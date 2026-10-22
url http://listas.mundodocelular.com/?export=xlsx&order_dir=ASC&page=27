--- v2 (2026-08-24)
+++ v3 (2026-10-22)
@@ -14,155 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 23/08/2026 21:51</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 512GB GRADE A AMERICANO SWAP HSO PINK</t>
+    <t>Lista gerada no: 22/10/2026 18:54</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP + C/CHIP BLUE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPAD 11TH MD4A4LL/A 10.9" WIFI 128GB AMARELO</t>
-[...71 lines deleted...]
-    <t>GTIDE SMART WATCH ROMANCE SILVER (SWA006A</t>
+    <t>IPHONE 15 PRO MAX 256GB SWAP + C/CHIP PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP + C/CHIP NATURAL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP + C/CHIP BRANCO</t>
+  </si>
+  <si>
+    <t>APPLE WATCH SE 3 44MM MEHQ4LL/A MIDNIGHT ML</t>
+  </si>
+  <si>
+    <t>APPLE WATCH SE 3 44MM MEHJ4LW/A STARLIGTH M/L</t>
+  </si>
+  <si>
+    <t>HOTWAV A17 PRO MAX DUAL CHIP 64GB 4G</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>SMARPHONE 17 PRO MAX AZUL 512GB</t>
+  </si>
+  <si>
+    <t>SMARPHONE 17 PRO MAX BRANCO 512GB</t>
+  </si>
+  <si>
+    <t>SMARPHONE 17 PRO MAX  LARANJA  512GB</t>
+  </si>
+  <si>
+    <t>BLACKVIEW FORT 2 8/128GB 6.56" DUAL SIM BLACK</t>
+  </si>
+  <si>
+    <t>BLACKVIEW</t>
+  </si>
+  <si>
+    <t>IPHONE 18 PRO MAX 256GB BURGUNDY LL/A</t>
+  </si>
+  <si>
+    <t>1,600.00</t>
+  </si>
+  <si>
+    <t>IPHONE 18 PRO MAX 256GB GLACIAL LL/A</t>
+  </si>
+  <si>
+    <t>1,640.00</t>
+  </si>
+  <si>
+    <t>IPHONE 18 PRO MAX 256GB BLACK LL/A</t>
+  </si>
+  <si>
+    <t>1,590.00</t>
+  </si>
+  <si>
+    <t>IPHONE 18 PRO MAX 256GB SILVER LL/A</t>
+  </si>
+  <si>
+    <t>1,510.00</t>
+  </si>
+  <si>
+    <t>IPHONE 18 PRO 256GB BLUE LL/A</t>
+  </si>
+  <si>
+    <t>1,340.00</t>
+  </si>
+  <si>
+    <t>IPHONE 18 PRO 256GB BLACK LL/A</t>
+  </si>
+  <si>
+    <t>1,330.00</t>
+  </si>
+  <si>
+    <t>HOTWAV A17 PRO MAX DUAL CHIP 128GB 4G ORANGE</t>
+  </si>
+  <si>
+    <t>HOTWAY</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB DESERT TITANIUM  MYW53LL/A</t>
+  </si>
+  <si>
+    <t>1,075.00</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 256GB AMERICANO PRETO SWAP HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911b853c2e20ba90086006263c37c96.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd25626fb700b3001366708baf123c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fda32b4370b99b74301ebce6d7dc0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7347698d561aa4d9a1b67f4a19806e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d4089ac610dca5abdb593e92c65d4.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7b62370e81f63c0c8470081151726.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4db19305a122b62dcfdb7d546155e1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d6668862627e7d64cf4fc66de23f5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705600da5632b38d20e2d2a98390f79.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd8cae53581efa20344c2a57b1acfa.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b73fadd51b33d000f8db93c8f1cab.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbca7e3e5673c12bb4a7cf06d9f6591.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6005e6c5a029ef17e0ad53bd6a3ac.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a707f81fb724c9336a90f998d89ce.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb31740c20965918c1d648041c0944.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb32632cf6e1bc1f5c4432b2837d4f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff292e47d5521999cc540860ccc5012.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d714d2f7646cd121126c04317ebd5a9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafaa836c8c0db93ba59857b9347f9a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3eab2a168fec9a15a1ec030f35dcf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c32d95c36024f073e61b30f924ddf.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bb4833589bff7413144b53f2d6360.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29f266db8cbe654403a7c9f46399f1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68d2eb374a16f8ae423e424668e96d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b21821ca53b0ecd1ba246f2fcd15e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e68aa4938467e6405e7bb482191b1f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daf082969ba6f48e2be3914a004c43.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506f4e20834cedbc01844a39e8703a8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37b05a91fce60fd3affffc3c99a299.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912ae2a2c66c8b59191501b2d34e63c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8413f20bce34409a0a4dd0893c84e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad4f59a7ce5d6b97162ac877ccc5bc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513f57a7efc51c9b58904eb1e1c0be8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a65674c6f973c3a60e59e71727f49.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3c319b24aa67bba3bc585ac481c2e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76197922ac96eaed80f6125a7083633.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0e8bbe7ed2defd7bb2c5449ea9814.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e9f8b7a14b6824b8640ff190d7651.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3ab8a0ce469c9d7e6fe0b9dcaf269.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e191debb83e18f4e084176d65def4b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>156905</v>
+        <v>159487</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>520.0</v>
+        <v>665.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>156929</v>
+        <v>159494</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>415.0</v>
+        <v>665.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>156950</v>
+        <v>159500</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>68.0</v>
+        <v>665.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>156967</v>
+        <v>159517</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>68.0</v>
+        <v>665.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>156974</v>
+        <v>159616</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>68.0</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>156981</v>
+        <v>159623</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>68.0</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>156998</v>
+        <v>159647</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F8" s="3">
-        <v>68.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>157025</v>
+        <v>159654</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F9" s="3">
-        <v>159.0</v>
+        <v>195.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>157032</v>
+        <v>159661</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F10" s="3">
-        <v>122.0</v>
+        <v>195.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>157049</v>
+        <v>159678</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="F11" s="3">
-        <v>122.0</v>
+        <v>195.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>157056</v>
+        <v>159692</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="3">
-        <v>122.0</v>
+        <v>135.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>157063</v>
+        <v>159708</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>122.0</v>
+        <v>9</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>157087</v>
+        <v>159715</v>
       </c>
       <c r="C14" t="s">
+        <v>24</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s">
+        <v>9</v>
+      </c>
+      <c r="F14" s="3" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>202.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>157100</v>
+        <v>159722</v>
       </c>
       <c r="C15" t="s">
+        <v>26</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="3" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>230.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>157117</v>
+        <v>159739</v>
       </c>
       <c r="C16" t="s">
         <v>28</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
-      <c r="F16" s="3">
-        <v>595.0</v>
+      <c r="F16" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>157155</v>
+        <v>159746</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
-      <c r="F17" s="3">
-        <v>610.0</v>
+      <c r="F17" s="3" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>157162</v>
+        <v>159753</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
-      <c r="F18" s="3">
-        <v>610.0</v>
+      <c r="F18" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>157179</v>
+        <v>159784</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="F19" s="3">
-        <v>610.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>157193</v>
+        <v>159920</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>35.0</v>
+        <v>9</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>157209</v>
+        <v>160025</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>36.0</v>
+        <v>495.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>