--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -14,158 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 06:08</t>
-[...2 lines deleted...]
-    <t>XIAOMI POCO M8 PRO DUAL CHIP 12/512GB 5G GLOBAL  PRETO</t>
+    <t>Lista gerada no: 24/06/2026 03:56</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB  DEEP BLUE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>XIAOMI</t>
-[...43 lines deleted...]
-  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>INFINIX NOTE 50 PRO X6855 8/256 PRETO   6.78" 50+8MP/32MP - Racing Edition + Carregador Wi</t>
-[...8 lines deleted...]
-    <t>INFINIX NOTE 50 PRO X6855 8/256   6.78" 50+8/32MP 20W - Grey + Magpad</t>
+    <t>1,155.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB ORANGE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB ORANGE  A3526 C/CHIP + E- SIM ANATEL</t>
+  </si>
+  <si>
+    <t>1,640.00</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE BLACK</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE BLUE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE WHITE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE LOOP HEADSET BLACK</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE LOOP HEADSET PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB GRADE A DEEP BLUE  100% SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>INFINIX HOT 60 PRO+ X6886 8/256/ 6,78" DS Lte VIOLET</t>
-[...14 lines deleted...]
-    <t>INFINIX HOT 60I X6728 8+8/256 ROXO</t>
+    <t>1,335.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB BRANCO  SWAP GRADE A 100%</t>
+  </si>
+  <si>
+    <t>1,360.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB ORANGE SWAP GRADE A 100% USA</t>
+  </si>
+  <si>
+    <t>CAMERA ESTABILIZADORA DJI OSMO POCKET 3  CREATOR COMBO</t>
+  </si>
+  <si>
+    <t>DJ</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB GRADE A AMARELO USA HSO</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G67 XT2621-1 4/256 LIMA RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G67 XT2621-1 4/256 GRIS RETAIL</t>
+  </si>
+  <si>
+    <t>MOTO G17 POWER XT2623-5 MARRON RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA G77 XT2621-3  8/256GB MARRON RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA G77 XT2621-3  8/256 VERDE RETAIL</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G17 POWER XT2623-1 4/256GB  BORDEAUX  CELESTE RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G17 XT2623-1  4/256 Pantone Evening AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b8693c295e0a389f56ef6289c03f1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c9000b617161b6c915b89006b9417.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67cae872e2313f2ed8677fec8d5f69.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7ce292a1f75093c2a96a33427fd8f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35399065fee96f69f05dd07843b373.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da854aeb5f94a75e9fde622a0bc40a0c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8518875e2347c99b082ef96a7c432.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c97e8fbfd9f1935d3b5c9b3aeaa9bf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f8513cad2dd3b8978e4c08f293e2a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b583e8850593289e5125c5cdd066a04.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e72f18d9298586d615c3c9b8e50dba.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cf6a5b842080188954aee08658b01.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeb0849263b7a40d968972e2d17de4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc57048dc07b64b1e621ec2e68f330c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3a755261987c97a085fa0b1562e29.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16b31bea10a480070bd44ef07c88ae.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e5b62b3eb4c8efd163e8af1e5fc8c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39b1ef4d6cea07178897a37f23e26e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903af449706417b5fab98cd24c0217d9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d96c44ed25b2ed0da0f77a41d2d70c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6935c5bad6b7327368a2cf254cf5b7e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48d236c810d025bfa2ea76cc6f5325.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1168bf5a59692dbd96afd5a1b88b8c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424b4fd43495e7946b6a65077c75a73.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46006012531d8bd1254afc165c18a7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdd082eed13429d847f59b2137064c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f49f44b3ebec443faaa2029d058bc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a58fd725f177f1a77a99e3cadd42b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa75de437b1830726f76c785112a98.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bb43831a33a838d594b7ca210fdff.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ead0d973ad7d42f0904363b82cc53d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068b2d070db979d501da4654c4caa7b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea1ce28358ef0eb9376c1dc29b95e9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cd7389a2d5a0b6c691eb202b01ef3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982110690b6c9c3d1779bee2dab7525.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4d9888c58272d3dac333f28e1a91a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9732e780b31d837cdab28527cae03e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97aa9707d478bb7c738f352ea01286.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5538a4037c48fc5b66a77347e46d8e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1156f1b54f4ef877ba4501085c21148.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1099,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>152860</v>
+        <v>154765</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3">
-        <v>313.0</v>
+      <c r="F2" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>152877</v>
+        <v>154802</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="3">
-        <v>313.0</v>
+      <c r="F3" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>152884</v>
+        <v>154819</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="3">
-        <v>256.0</v>
+      <c r="F4" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>152891</v>
+        <v>154840</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>256.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>152907</v>
+        <v>154857</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>256.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>152914</v>
+        <v>154864</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>6.25</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>152945</v>
+        <v>154871</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F8" s="3">
-        <v>31.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>152990</v>
+        <v>154888</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F9" s="3">
-        <v>284.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>153003</v>
+        <v>154895</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
-      <c r="F10" s="3">
-        <v>284.0</v>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>153010</v>
+        <v>154901</v>
       </c>
       <c r="C11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
-      <c r="F11" s="3">
-        <v>223.0</v>
+      <c r="F11" s="3" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>153133</v>
+        <v>154918</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>410.0</v>
+        <v>9</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>153157</v>
+        <v>154925</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F13" s="3">
-        <v>232.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>153164</v>
+        <v>154932</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>232.0</v>
+        <v>485.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>153171</v>
+        <v>154956</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3">
-        <v>232.0</v>
+        <v>227.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>153195</v>
+        <v>154963</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F16" s="3">
-        <v>202.0</v>
+        <v>227.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>153201</v>
+        <v>154970</v>
       </c>
       <c r="C17" t="s">
+        <v>33</v>
+      </c>
+      <c r="D17" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" t="s">
         <v>31</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>203.0</v>
+        <v>178.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>153218</v>
+        <v>154994</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F18" s="3">
-        <v>204.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>153225</v>
+        <v>155007</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E19" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F19" s="3">
-        <v>147.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>153232</v>
+        <v>155014</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F20" s="3">
-        <v>147.0</v>
+        <v>176.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>153249</v>
+        <v>155021</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F21" s="3">
-        <v>147.0</v>
+        <v>176.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>