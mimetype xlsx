--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -14,167 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 03:56</t>
-[...2 lines deleted...]
-    <t>IPHONE 17 PRO MAX 256GB  DEEP BLUE</t>
+    <t>Lista gerada no: 23/08/2026 21:50</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM936 8GB /512 CM936 TELA  9"  POLGADAS  VERDE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>NOTEBOOK HP 250 G9 N150 8GB RAM /256GB SSD 15.6 FREEDOS (BZ3K5AT#ABM)</t>
+  </si>
+  <si>
+    <t>HP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB AMERICANO GRADE A  SWAP HSO PRETO</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>1,155.00</t>
-[...83 lines deleted...]
-    <t>MOTOROLA  G17 XT2623-1  4/256 Pantone Evening AZUL</t>
+    <t>IPHONE 17 256 BLACK AS IS + NO ACTIVE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 AZUL AS IS + NO ACTIVE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 VERDE AS IS + NO ACTIVE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 LAVANDER AS IS + NO ACTIVE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 WHITE AS IS + NO ACTIVE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 27 PRO BLACK 12/512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 SAND 12/512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 PRO SAND 12/512GB THERMAL VERS</t>
+  </si>
+  <si>
+    <t>ROBOT ASPIRADOR  DE XIAOMI VACUUN S40 PRO BHR089REU BIVOLOT- RECARREGAVEL-BRANCO</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>ROBOT ASPIRADOR  XIAOMI  VACUUN H40 BHR07XBEU 220V - RECARREGAVEL / BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 512GB AMERICANO SWAP HSO  BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 256GB GRADE A  ROXO  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 1TB GOLD GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 1TB ROXO  GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 1TB AMERICANO SWAP HSO GOLD</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 1TB AMERICANO SWAP HSO ROXO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6935c5bad6b7327368a2cf254cf5b7e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48d236c810d025bfa2ea76cc6f5325.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1168bf5a59692dbd96afd5a1b88b8c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424b4fd43495e7946b6a65077c75a73.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46006012531d8bd1254afc165c18a7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdd082eed13429d847f59b2137064c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f49f44b3ebec443faaa2029d058bc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a58fd725f177f1a77a99e3cadd42b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa75de437b1830726f76c785112a98.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bb43831a33a838d594b7ca210fdff.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ead0d973ad7d42f0904363b82cc53d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068b2d070db979d501da4654c4caa7b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea1ce28358ef0eb9376c1dc29b95e9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cd7389a2d5a0b6c691eb202b01ef3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982110690b6c9c3d1779bee2dab7525.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4d9888c58272d3dac333f28e1a91a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9732e780b31d837cdab28527cae03e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97aa9707d478bb7c738f352ea01286.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5538a4037c48fc5b66a77347e46d8e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1156f1b54f4ef877ba4501085c21148.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0f2fb3ce850798299d13def58b607.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98734f395debecefec45ae232e61ac.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ce30a8a9bdbcf5b05c25f44c44fff.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e865984bc82f06bd25ac8edc003278.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f54a45ba191322abd27049be3bade.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d4203cd6e1a4b10966d09b39bd5d4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1d7ea1248ad9d8ede44ca76b541e0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e076fbd5760300793a74cd1100304.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a97586cf3c1a92ffe690029223f27a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5ddd9f6dc27d3831817fc82defc7d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842d51649327418c9fe1584a1a3ef01.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0442c6b0abda4f3634238fc7c57a4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de9cb31754e60dc5ec88184d578dc9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176921c008d2c19021764bba3baa41bb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d245b10ac8b1d108b1866ca833f1b77.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4571ec2ce94a36b9f1ed117f757c5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49100ab91bceb65e80244a6cc775bc43.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707d6a12c19ab97007831c550ff8df6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbc7dc7b83f6c2d8f9fe15c773a11f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b93c878135e1c68ae8b9e110ae94ee.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>154765</v>
+        <v>156578</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3" t="s">
-        <v>10</v>
+      <c r="F2" s="3">
+        <v>65.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>154802</v>
+        <v>156646</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...6 lines deleted...]
-        <v>10</v>
+      <c r="F3" s="3">
+        <v>299.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>154819</v>
+        <v>156660</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F4" s="3" t="s">
         <v>13</v>
+      </c>
+      <c r="F4" s="3">
+        <v>535.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>154840</v>
+        <v>156677</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>18.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>154857</v>
+        <v>156684</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>17.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>154864</v>
+        <v>156691</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F7" s="3">
-        <v>18.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>154871</v>
+        <v>156707</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>26.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>154888</v>
+        <v>156714</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="F9" s="3">
-        <v>26.0</v>
+        <v>795.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>154895</v>
+        <v>156721</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>20</v>
+      </c>
+      <c r="F10" s="3">
+        <v>327.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>154901</v>
+        <v>156738</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>20</v>
+      </c>
+      <c r="F11" s="3">
+        <v>355.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>154918</v>
+        <v>156745</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>20</v>
+      </c>
+      <c r="F12" s="3">
+        <v>445.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>154925</v>
+        <v>156752</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F13" s="3">
-        <v>685.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>154932</v>
+        <v>156769</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F14" s="3">
-        <v>485.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>154956</v>
+        <v>156783</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="F15" s="3">
-        <v>227.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>154963</v>
+        <v>156790</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="F16" s="3">
-        <v>227.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>154970</v>
+        <v>156813</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="F17" s="3">
-        <v>178.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>154994</v>
+        <v>156837</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="F18" s="3">
-        <v>251.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>155007</v>
+        <v>156844</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="F19" s="3">
-        <v>251.0</v>
+        <v>545.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>155014</v>
+        <v>156851</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="F20" s="3">
-        <v>176.0</v>
+        <v>630.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>155021</v>
+        <v>156868</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="F21" s="3">
-        <v>176.0</v>
+        <v>630.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>