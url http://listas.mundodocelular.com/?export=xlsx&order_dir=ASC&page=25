--- v0 (2026-05-02)
+++ v1 (2026-06-24)
@@ -14,161 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 05:03</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 PRO MAX 128GB  BRANCO GRADE A SWAP HSO</t>
+    <t>Lista gerada no: 24/06/2026 03:56</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK NEO (2026) 13" A18 PRO 256 GB MHFD4LL/A -  CITRUS</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO MAX 128GB  VERDE  GRADE A SWAP HSO</t>
-[...14 lines deleted...]
-    <t>SAMSUNG GT-C3520 FLIP/ 2.6 DS/ GSM BT/ VERMELHO</t>
+    <t>SAMSUNG GALAXY  A07 A075F 4GB/128GB  DUAL SIM  6.7" PRETO</t>
   </si>
   <si>
     <t>SAMSUNG</t>
   </si>
   <si>
-    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL LILA</t>
-[...2 lines deleted...]
-    <t>TABLETS</t>
+    <t>VGR BARBEADOR ELETRICO V-228 PROFISSIONAL RECARREGAVEL USB</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - Verde</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE LL/A AS IS A3256 HSO SWAP</t>
+  </si>
+  <si>
+    <t>1,020.00</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB PINK SWAP USA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" AZUL</t>
   </si>
   <si>
     <t>CIDEA</t>
   </si>
   <si>
-    <t>TABLET CIDEA 8/256 WIFI CM89 7P INFANTIL  PINK</t>
-[...47 lines deleted...]
-    <t>relógio smartwatch HW X Caixa de Presente 7 Pulseiras ChatGPT+NFC Android e iOS relógio ma</t>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" ORANGE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" POLGADAS BRANCO</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO X8 PRO 12/512GB 5G VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO X8 PRO 12/512GB 5G BRANCO</t>
+  </si>
+  <si>
+    <t>SAMSUNG GALAXY A07 A075F 4/128GB  DUAL CHIP 4G VIOLET</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI A5 4/128GB BLACK IN</t>
+  </si>
+  <si>
+    <t>SAMSUNG  GALAXY A16 A165F 4+128GB PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE A3526 ANATEL E-SIM-SIM</t>
+  </si>
+  <si>
+    <t>1,340.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB SILVER A3526 ANATEL E-SIM+SIM</t>
+  </si>
+  <si>
+    <t>1,430.00</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 PRO BLACK 12/512GB THERMAL VERS</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 BLACK 12/512GB</t>
+  </si>
+  <si>
+    <t>TABLET LENOVO TAB TB311FU TELA 10.1" 4GB/ 128GB FONE+CAPA  GRAY</t>
+  </si>
+  <si>
+    <t>LENOVO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06302cb0f4512cceeaa3f58e19877edc.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6f5ecf31d3f820c75513be6271b21.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80984182cba3a1885a5db8ae7fab87c3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d4a77248b4d706a0a829c53bedfc8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98793c8fb82196c1294975c200ae93.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997d58e8c8f411bb7e493b9a4f5afdd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432ca9ddce69540f35756f7d3ae1bf7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb68dc806612b3e3fbc26b6c3c48ca.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40750b272dabbd463ea83a4f15d36c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef38ec85f28025bd7231868ba00bef4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dbbd49ae348c22d9c1fef8c79b4d2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b1ea7dfda7911c8b43a3f00ec364b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3efc020012c08da909cdd1d387a3e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28a5ac7847476a4c180b1bdad2e059.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fed8df27c8043031433c8c6622ef5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1aaf12e3b7cb4a6ebb2a6ca4050bb2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c868121792b338875712c041ec209.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defd4a6a902eb105203731fd3046ec2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d87dcfcdcd52c3399047c1b49c51ca.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7332d2619aa6952550b026b45a4d0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aeeb9f5ed3eb0bf7330f4dcba6362b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27b23786b612405244b84a86945ef5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a1b2499a6b65390259ccbc52c9fed.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf30ffe15076b9723b40355a305d7c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a533d32cd9e32afe62f0a6b65e3c1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839936e1af11af87a5be63e853182956.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870be83d4d7b89540c38ac282f9325e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448bdb3208cc852a1e7896a0bcfc367.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a949f0272a712ba169dc31a333d107.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9242a12aceae1a980ab099bc930274.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228836fbe382f7ef314fd614327bec8a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84ea407f7b8c31b8ae1e6600109d54.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9b621c0279d795c04cc6c19f8d04e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ed5459bb9a80cb975bcc7d67a61f3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f36586d88adf1463ff2b1f64cd44aa.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec550c8c18e948292629aa39275c3e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62790ce22dc789e3a882b493b5108825.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8d54c3543a70f2e969ace3028f49d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7860f35f3d7dd3fe5e0b003807657.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db18fb62edf830abd0c46b8b1469c85.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>152259</v>
+        <v>154284</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>420.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>152266</v>
+        <v>154307</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>440.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>152273</v>
+        <v>154314</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>420.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>152310</v>
+        <v>154345</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>205.0</v>
+        <v>124.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>152327</v>
+        <v>154352</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>205.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>152341</v>
+        <v>154406</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="3">
-        <v>205.0</v>
+      <c r="F7" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>152358</v>
+        <v>154420</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>24.0</v>
+        <v>595.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>152402</v>
+        <v>154437</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>43.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>152471</v>
+        <v>154444</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>41.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>152518</v>
+        <v>154451</v>
       </c>
       <c r="C11" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
         <v>21</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>340.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>152624</v>
+        <v>154512</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>21.0</v>
+        <v>388.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>152631</v>
+        <v>154529</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>42.0</v>
+        <v>388.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>152648</v>
+        <v>154543</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="F14" s="3">
-        <v>52.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>152655</v>
+        <v>154550</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>42.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>152679</v>
+        <v>154598</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="F16" s="3">
-        <v>81.0</v>
+        <v>126.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>152723</v>
+        <v>154635</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="3" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>48.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>152754</v>
+        <v>154659</v>
       </c>
       <c r="C18" t="s">
         <v>32</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>29.9</v>
+        <v>9</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>152761</v>
+        <v>154666</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F19" s="3">
-        <v>50.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>152808</v>
+        <v>154673</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
         <v>35</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>23.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>152815</v>
+        <v>154727</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="F21" s="3">
-        <v>25.0</v>
+        <v>165.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>