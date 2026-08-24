--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -14,167 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 03:56</t>
-[...2 lines deleted...]
-    <t>APPLE MACBOOK NEO (2026) 13" A18 PRO 256 GB MHFD4LL/A -  CITRUS</t>
+    <t>Lista gerada no: 23/08/2026 22:50</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO 4/128GB AZUL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB AZUL</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO KIDS 4/128GB PINK</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB GRAY</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 8/128GB AMARELO/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE RUGKING PAD PRO 2   8/256GB  GRAY/PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  RUGKING PAD PRO 2 8/256 AMARELO/PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 33 PRO 16/512GB PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 33 16/512GB PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 25T PRO THERMAL 8/256G PRETO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 25T THERMAL 8/256G PRETO</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>SAMSUNG GALAXY  A07 A075F 4GB/128GB  DUAL SIM  6.7" PRETO</t>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BRANCO TITANIUM</t>
+  </si>
+  <si>
+    <t>SAMSUNG  A27 A276B 5G 6/128GB AZUL</t>
   </si>
   <si>
     <t>SAMSUNG</t>
   </si>
   <si>
-    <t>VGR BARBEADOR ELETRICO V-228 PROFISSIONAL RECARREGAVEL USB</t>
-[...23 lines deleted...]
-    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" AZUL</t>
+    <t>SAMSUNG  A27  A276B 5G 8/256GB PRETO</t>
+  </si>
+  <si>
+    <t>SAMSUNG  A27  A276B 5G 8/256GB AZUL</t>
+  </si>
+  <si>
+    <t>SAMSUNG GALAXY A56 A556E  5G 12+256GB DS A.OLIVE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM936 8GB /512 CM936 TELA  9"  POLGADAS  BLACK</t>
   </si>
   <si>
     <t>CIDEA</t>
   </si>
   <si>
-    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" ORANGE</t>
-[...47 lines deleted...]
-    <t>LENOVO</t>
+    <t>TABLET CIDEA CM936 8GB /512 CM936 TELA  9"  POLGADAS  BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM936 8GB /512 CM936 TELA  9"  POLGADAS  AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aeeb9f5ed3eb0bf7330f4dcba6362b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27b23786b612405244b84a86945ef5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a1b2499a6b65390259ccbc52c9fed.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf30ffe15076b9723b40355a305d7c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a533d32cd9e32afe62f0a6b65e3c1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839936e1af11af87a5be63e853182956.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870be83d4d7b89540c38ac282f9325e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448bdb3208cc852a1e7896a0bcfc367.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a949f0272a712ba169dc31a333d107.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9242a12aceae1a980ab099bc930274.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228836fbe382f7ef314fd614327bec8a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84ea407f7b8c31b8ae1e6600109d54.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9b621c0279d795c04cc6c19f8d04e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ed5459bb9a80cb975bcc7d67a61f3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f36586d88adf1463ff2b1f64cd44aa.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec550c8c18e948292629aa39275c3e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62790ce22dc789e3a882b493b5108825.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8d54c3543a70f2e969ace3028f49d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7860f35f3d7dd3fe5e0b003807657.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db18fb62edf830abd0c46b8b1469c85.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd817be90bf572cbe51953a71523db.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6df1bb81da09eb474b221d5c862292.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578fe1366d637b3b693511ed67ed391.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a671f97e40fa13ec5a3cb42e43154df.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10734c13745235e97fd3bbdbac138ef1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac9188520d97bf5f6ecd893948ac59.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fba53876bc3dcb7337848464decd5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415ed67c35df09417a733c9c0688dc2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df749d317fc2f781d48d1d96cfdda02f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edcda67b4c0e8ec4dc2565e6b1375a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ba6b29a4714d0e73b2c0fff2085e0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950655930367485b6acee35a8608536e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c377584e417e25ea4d57961ceef0d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac4a3b659e87cb5234253d3b271670.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bdbd133e9266b406d437045801a35.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86422d4bdfbef3b3f7336237d45a93e6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9299876759d4e187eb0f602dabe93f5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5f1209a3870da5a3b8a9f9ed02adc.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab75fca7d84ed0f7e134a026b5440e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf904ec1a689f228d73839a4eb91ff9b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>154284</v>
+        <v>156158</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>645.0</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>154307</v>
+        <v>156165</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>105.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>154314</v>
+        <v>156172</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>22.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>154345</v>
+        <v>156189</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>124.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>154352</v>
+        <v>156196</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>118.0</v>
+        <v>189.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>154406</v>
+        <v>156202</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="3" t="s">
-        <v>18</v>
+      <c r="F7" s="3">
+        <v>218.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>154420</v>
+        <v>156219</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>595.0</v>
+        <v>218.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>154437</v>
+        <v>156226</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>59.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>154444</v>
+        <v>156233</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>59.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>154451</v>
+        <v>156240</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>59.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>154512</v>
+        <v>156257</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>388.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>154529</v>
+        <v>156264</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F13" s="3">
-        <v>388.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>154543</v>
+        <v>156271</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="F14" s="3">
-        <v>105.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>154550</v>
+        <v>156387</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>102.0</v>
+        <v>265.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>154598</v>
+        <v>156400</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="F16" s="3">
-        <v>126.0</v>
+        <v>327.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>154635</v>
+        <v>156417</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>25</v>
+      </c>
+      <c r="F17" s="3">
+        <v>327.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>154659</v>
+        <v>156431</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>25</v>
+      </c>
+      <c r="F18" s="3">
+        <v>410.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>154666</v>
+        <v>156547</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F19" s="3">
-        <v>445.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>154673</v>
+        <v>156554</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F20" s="3">
-        <v>355.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>154727</v>
+        <v>156561</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F21" s="3">
-        <v>165.0</v>
+        <v>64.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>