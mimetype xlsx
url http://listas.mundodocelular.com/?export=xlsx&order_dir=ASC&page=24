--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -14,140 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 07:17</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 128GB PINK  GRADE A SWAP HSO</t>
+    <t>Lista gerada no: 24/06/2026 05:21</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide L42 Wireless - Rosa</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE L42 BLT EARPHONE ROXO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>GTIDE L42 BLT EARPHONE  BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE CANADA LACRADO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 128GB AZUL   GRADE A SWAP HSO</t>
-[...56 lines deleted...]
-    <t>IPHONE 13 PRO MAX 128GB  AZUL GRADE A SWAP HSO</t>
+    <t>1,070.00</t>
+  </si>
+  <si>
+    <t>NOKIA 5310 4G TA-1212 DS 2.4" BLACK/RED AE</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>NOKIA 5310 4G TA-1212 DS 2.4" BRANCO/VERMELHO</t>
+  </si>
+  <si>
+    <t>HONOR X5C NLA-LX1 4/128 OCEAN CYAN</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>HONOR X5C PLUS NLA-LX1 4/256  CELESTE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A DESERT TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>CAPA IPAD 10 10.9 C/TECLADO MZ PRETO</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>Relogio Inteligente Ulefone Armor Pro - Amoled - Bluetooth - Black</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR M5 MDHA4LL/A 13.6" CHIP  16RAM /512G SSD STARLIGHT</t>
+  </si>
+  <si>
+    <t>1,060.00</t>
+  </si>
+  <si>
+    <t>BOLSA VIDVIE BH02 LAPTOP 14IN PORTABLE</t>
+  </si>
+  <si>
+    <t>YESIDO</t>
+  </si>
+  <si>
+    <t>SUPORTE CAR WIRELES CHARGING CAR HOLDER HC1530  15W VIDVIE</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>SUPORTE CARRO MAGNETIC WIRELES CHARGING HOLDER 15W VINVIE 15W</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G56 XT2529-1 8/256 5G GRAY</t>
+  </si>
+  <si>
+    <t>MOTOROLA</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB BRANCO  TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B  AZUL AMERICANO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B PURPLE SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B BRANCO SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc4fcf33b85f33f76ddf38b939fb6f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773387b4813771ad2334e7ac475f4a0f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82aeece841f640fcaa0abf1597c7d40.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d0052e455f43e7f125ab8fcb2c8cf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bac56bfa6fa96356652b85d8b6937.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e993080f263f152ad24fe28d03b2bd2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17067267f26f402c4229758c27476f1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327daef28778e61dc75bb4295805de59.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70513be26d4b3fb5fbaf027bb8737718.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e15b7965ea3ef35963d2f61f21b831.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaa8f5f0c0230a25552267ae5cc3fa.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5ce9f098f5dd2e28110ea631b88cc.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2071550a32a803af56e3328844dce.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57689337436f49110080b5681354b5a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0222fb9d8925a5c57f6de02c7f63d4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122720ee91aed6617ae361068a59aeb0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be384e9f82f9ccc4f8c1c09b301871da.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07cc44adb51dd7bee0c2d38b06c326.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44a47977316da6651fb92824cca033.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386346f3d462e52c43ee3c287b82c68.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0b984d48e04208da0d932dbe8dd57.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d92dd587192bf0d68c40e9b53fd83.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c7f8d2a63f399c3c595a24f1c0639.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aa60254ecdcfa0ecbd06f1160aeaf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64801dda10ee9f9bafbc86771178df85.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ad83926e5c06b205308ec9abc2504.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3cf4a734dd925900ca26f863ee9fc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f22551674068bca58dc801c6f372f6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66f1d850d429397662663b8aa52fa8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dff87cb83e19404e7c68c5e60299aa.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afc1624a80212d6fef9c9d7cf2aaed.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c951a4deb0272b39f15484680c7926.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78cd63bd487c1d78cb69de0665e88b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cfe6ec9d6e078244bc92ea4bfa382.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ac6427fb2ab0a1f33f34746240f27.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6831ccfa90e6df564d1b3a5757657.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2f28294c47120618c6daffd74d53d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc0af8583da0d924c228b2bb09c713.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd1fca7bc1e1fb4cb8303dfea10d70.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b9526e023970558926a597f37e129.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1081,417 +1117,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>151887</v>
+        <v>153478</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>299.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>151894</v>
+        <v>153485</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>299.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>151900</v>
+        <v>153492</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>299.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>151917</v>
+        <v>153737</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>299.0</v>
+        <v>15</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>151924</v>
+        <v>153805</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>330.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>151979</v>
+        <v>153812</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>585.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>151986</v>
+        <v>153850</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>680.0</v>
+        <v>107.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>151993</v>
+        <v>153867</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>710.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>152013</v>
+        <v>153874</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F10" s="3">
-        <v>710.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>152051</v>
+        <v>153898</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>595.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>152068</v>
+        <v>153928</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F12" s="3">
-        <v>595.0</v>
+        <v>49.9</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>152075</v>
+        <v>154031</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>595.0</v>
+        <v>15</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>152082</v>
+        <v>154086</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F14" s="3">
-        <v>645.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>152099</v>
+        <v>154093</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>925.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>152136</v>
+        <v>154109</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>645.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>152143</v>
+        <v>154123</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F17" s="3">
-        <v>645.0</v>
+        <v>192.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>152150</v>
+        <v>154154</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F18" s="3">
-        <v>645.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>152174</v>
+        <v>154178</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="D19" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>935.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>152181</v>
+        <v>154185</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F20" s="3">
-        <v>945.0</v>
+        <v>210.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>152242</v>
+        <v>154192</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F21" s="3">
-        <v>420.0</v>
+        <v>210.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>