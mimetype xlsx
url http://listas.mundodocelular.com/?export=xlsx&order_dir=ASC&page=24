--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -14,176 +14,143 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 05:21</t>
-[...11 lines deleted...]
-    <t>GTIDE L42 BLT EARPHONE ROXO</t>
+    <t>Lista gerada no: 23/08/2026 22:54</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM 817 AIR 8/512 GB  8 PULGADAS  PRETO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>GTIDE L42 BLT EARPHONE  BRANCO</t>
-[...5 lines deleted...]
-    <t>SMARTPHONES</t>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA  CM 817 AIR 8 RAM /512GB  8"  PULGADAS  ORANGE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO AZUL</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>1,070.00</t>
-[...32 lines deleted...]
-    <t>RELOGIO</t>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB AMERICANO SWAP HSO BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 256GB AMERICANO SWAP HSO PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 256GB AMERICANO SWAP HSO BLACK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 256GB AMERICANO SWAP HSO PINK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO DESERT</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO NATURAL TITANIUM</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO BRANCO  TITANIUM</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BLACK</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB AMERICANO SWAP HSO BLUE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 512GB AMERICANO SWAP HSO PRETO</t>
+  </si>
+  <si>
+    <t>APPLE WATCH SE3 GPS+CELL 40MM ALUM  STARLIGHT   SPORT BAND SWAP SEM/CARREGADOR</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13” 3.2   256GB SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13“  3.2  8 RAM/512GB SWAP INT</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A12 PRO 8/128GB GREY</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>MACBOOK AIR M5 MDHA4LL/A 13.6" CHIP  16RAM /512G SSD STARLIGHT</t>
-[...35 lines deleted...]
-    <t>IPHONE 12 128GB GRADE B BRANCO SWAP</t>
+    <t>TABLET ULEFONE ARMOR A10 PRO 4/128GB GRAY</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR A9 PRO 4/128GB BRANCO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +173,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0b984d48e04208da0d932dbe8dd57.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d92dd587192bf0d68c40e9b53fd83.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c7f8d2a63f399c3c595a24f1c0639.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aa60254ecdcfa0ecbd06f1160aeaf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64801dda10ee9f9bafbc86771178df85.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ad83926e5c06b205308ec9abc2504.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3cf4a734dd925900ca26f863ee9fc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f22551674068bca58dc801c6f372f6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66f1d850d429397662663b8aa52fa8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dff87cb83e19404e7c68c5e60299aa.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afc1624a80212d6fef9c9d7cf2aaed.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c951a4deb0272b39f15484680c7926.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78cd63bd487c1d78cb69de0665e88b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cfe6ec9d6e078244bc92ea4bfa382.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ac6427fb2ab0a1f33f34746240f27.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6831ccfa90e6df564d1b3a5757657.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2f28294c47120618c6daffd74d53d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc0af8583da0d924c228b2bb09c713.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd1fca7bc1e1fb4cb8303dfea10d70.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b9526e023970558926a597f37e129.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698085f544f8af795dc9cc510182f842.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13590076bcb79bb6bd8c7da742ceb038.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ac8a39003230a28685b61d2c91dd7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac6202bf25a187032ab8a9261e3d2d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab6be3afa9cd7c06326962f3c36460.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be95009ab2e4cbcfdb1c091c45c48c0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eef1b6bddcc8a926454b85bf091aff.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7455827ebd46a2590eba7b217660cd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50144868f27e7b68bca3bbd8481aab.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9ad197434ef88bba8964730bedf6c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e777e865833e6598833313ab2d3776.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3ea4a9cf2c1788e1b35e45522ac32.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4553c90aa6965c43a19376eb570e65.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d22183466f6d65ae12ec70e906ba7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9ef5c1186a843ca4f96290ffcdb78.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb38ebdc2f469d5591f4c7b065631d1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f52aa6f5b86ae8df3e1f860c7b525.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc705176fd56c2a2bc2bfc6ce419ad.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf8c9c4573327025f947a49bc4b916.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c414ca44286ca132ec46e7ea0bd80c4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1117,417 +1084,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="93.12" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>153478</v>
+        <v>155571</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>10.0</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>153485</v>
+        <v>155588</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>10.0</v>
+        <v>72.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>153492</v>
+        <v>155649</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>10.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>153737</v>
+        <v>155656</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>12</v>
+      </c>
+      <c r="F5" s="3">
+        <v>340.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>153805</v>
+        <v>155663</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>18.0</v>
+        <v>345.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>153812</v>
+        <v>155670</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>18.0</v>
+        <v>595.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>153850</v>
+        <v>155687</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>107.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>153867</v>
+        <v>155717</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>129.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>153874</v>
+        <v>155755</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>740.0</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>153898</v>
+        <v>155762</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>25.0</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>153928</v>
+        <v>155779</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>49.9</v>
+        <v>835.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>154031</v>
+        <v>155823</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>12</v>
+      </c>
+      <c r="F13" s="3">
+        <v>650.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>154086</v>
+        <v>155830</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="F14" s="3">
-        <v>18.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>154093</v>
+        <v>155847</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>12.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>154109</v>
+        <v>155892</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>18.0</v>
+        <v>239.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>154123</v>
+        <v>155953</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F17" s="3">
-        <v>192.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>154154</v>
+        <v>155960</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F18" s="3">
-        <v>755.0</v>
+        <v>585.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>154178</v>
+        <v>156127</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F19" s="3">
-        <v>210.0</v>
+        <v>207.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>154185</v>
+        <v>156134</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F20" s="3">
-        <v>210.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>154192</v>
+        <v>156141</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="F21" s="3">
-        <v>210.0</v>
+        <v>125.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>