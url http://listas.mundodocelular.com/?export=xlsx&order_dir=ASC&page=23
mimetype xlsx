--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -14,149 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 08:26</t>
-[...2 lines deleted...]
-    <t>IPHONE 14 PRO 256GB BLACK SWAP HSO</t>
+    <t>Lista gerada no: 24/06/2026 04:33</t>
+  </si>
+  <si>
+    <t>SMARTWATCH  ABC HW ULTRA 3 A3097 7IN 1</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>SMARTWATCH ABC HW18 A3098 BT CALL 2</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR  27T PRO PLUS 12/256GB 5G PRETO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>PHILIPS PILA RECARGABLE R6B2-RTU25/97</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO V350 VGR FOIL TRIPLE  LAMINA 7500RPM  USB C DOURADO</t>
+  </si>
+  <si>
+    <t>AFEITADORA</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>APARADOR CABELO VGR  V-634 / 650 MAH  PRETO/CINZA 4 IN 1</t>
+  </si>
+  <si>
+    <t>Xiaomi Redmi Note 15 Pro 5G  Dual Sim 256GB/8GB Ram de 6.83" 200+8MP/32MP - AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>RELOGIO APPLE  WATCH  ULTRA GPS+CELULAR 49MM /  4G SWAP</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 14 PRO 256GB GOLD  SWAP</t>
-[...65 lines deleted...]
-    <t>IPHONE 13 128GB VERMELHO GRADE A SWAP HSO</t>
+    <t>INFINIX NOTE 50 PRO X6855 8/256 ROXO  6.78" 50+8MP/32MP - Racing Edition + Carregador Wire</t>
+  </si>
+  <si>
+    <t>INFINIX</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60 PRO+ X6886 8/256/ 6,78" DS Lte VIOLET</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60 PRO+ X6886  8/256/ 6,78" DS Lte BRANCO</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60 PRO+ X6886  8/256/ 6,78" DS Lte AMARELO</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60I X6728 8+8/256 ROXO</t>
+  </si>
+  <si>
+    <t>INFINIX HOT 60I X6728 8+8/256 BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A VERDE HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A VERDE  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB GRADE A PINK SWAP HSO</t>
+  </si>
+  <si>
+    <t>APPLE WATCH ULTRA 2 49MM GPS+CELULAR  4G A2986/BLACK OCEAN BAND SWAP</t>
+  </si>
+  <si>
+    <t>APPLE WATCH ULTRA 2 49MM GPS+CELULAR  4G A2986 BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide L42 Wireless - Preto</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf0459afb743785a3bb01a46642c8b.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546616c3c10c2ff9829edb8437661a87.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68642a41249eb2899ea7002edacbfac.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaae38e4edb50a79a6df3b1c4b16351.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844af9651960a1793ab962e0c1b75b7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f9a274d7c6fba5c54877e6702c76a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c161343b91c8ea058073eb00a111121.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124be8d0238add512aeef50a224b106.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0329d3f54c3e07cf25bf35756dbc36.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dee9aecc4d68add1eb49993886281.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd62cc5931d7da9676e2949bb482b02.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d90df297365030c7799d6ae706af9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463a55860c7f4e97d0e558d48f34e77.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bfd324f844e28de55f63d5ad6082a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb015094b7ad1fe1153b1f6e9e57f9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa24644a754aa28e8a6744882fd09d1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4820f43a41a583fdf8d1ac4b02c3d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e5a3e6084183a904df215faa468be.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa05c3b9c7a255ea511b075252721c9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364268d222789f3ef2f4bd56fd821bc.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a583374feae60c3f44e05adc62c91a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966674fdf9057840a0bef0fecf44d03.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3f535f278a60d89bad582047e0989.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab4bdd6e5cd74558950ce46f0834a2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31de830f23fa32140ad6f831ab1698.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71902d0cdeaec610f7693aba2519081.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42277f6cd7549999ccf923a80c118dd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b66836e32c95279b89d94839db55f3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923415484d4bc750eb545fc9b774597e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9d006ac4e7ac60564b8b1f9bc4eff.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e568654bb7dfeefeb273f738e52be2d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52685f15e4bf211a0d7df530d3f5858.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a796848a256191c286ab4fb09da5ac9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfa466b7c028dfa3f81bc69ae5984c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b37f6fd8e002699fb776b407989c6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb52557663bcc548211bf1894ee10b7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadf81d96a8f79d827d63c4194f9f73.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd990a1ab7eec4cd36162d35ff2f5fa.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7e867477fd1cb0348a2a8b28111be.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a1998d2f13c79635470e59edb5039.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>151191</v>
+        <v>152822</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>465.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>151207</v>
+        <v>152839</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>465.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>151214</v>
+        <v>152853</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>465.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>151221</v>
+        <v>152914</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>470.0</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>151238</v>
+        <v>152945</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>425.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>151245</v>
+        <v>152983</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>425.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>151252</v>
+        <v>152990</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>425.0</v>
+        <v>284.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>151269</v>
+        <v>153133</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>425.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>151528</v>
+        <v>153164</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>103.0</v>
+        <v>232.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>151535</v>
+        <v>153195</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="F11" s="3">
-        <v>115.0</v>
+        <v>202.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>151573</v>
+        <v>153201</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>26</v>
+      </c>
+      <c r="F12" s="3">
+        <v>203.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>151672</v>
+        <v>153218</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F13" s="3">
-        <v>315.0</v>
+        <v>204.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>151689</v>
+        <v>153249</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F14" s="3">
-        <v>315.0</v>
+        <v>147.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>151771</v>
+        <v>153256</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="3">
-        <v>102.0</v>
+        <v>147.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>151801</v>
+        <v>153362</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3">
-        <v>116.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>151818</v>
+        <v>153386</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F17" s="3">
-        <v>116.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>151825</v>
+        <v>153423</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F18" s="3">
-        <v>116.0</v>
+        <v>490.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>151856</v>
+        <v>153447</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="F19" s="3">
-        <v>165.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>151863</v>
+        <v>153454</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F20" s="3">
-        <v>299.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>151870</v>
+        <v>153461</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="F21" s="3">
-        <v>299.0</v>
+        <v>10.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>