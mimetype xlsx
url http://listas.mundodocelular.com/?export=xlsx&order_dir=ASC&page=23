--- v1 (2026-06-24)
+++ v2 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 04:33</t>
+    <t>Lista gerada no: 24/06/2026 05:28</t>
   </si>
   <si>
     <t>SMARTWATCH  ABC HW ULTRA 3 A3097 7IN 1</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>ABC</t>
   </si>
   <si>
     <t>SMARTWATCH ABC HW18 A3098 BT CALL 2</t>
   </si>
   <si>
     <t>ULEFONE ARMOR  27T PRO PLUS 12/256GB 5G PRETO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
     <t>PHILIPS PILA RECARGABLE R6B2-RTU25/97</t>
   </si>
@@ -197,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a583374feae60c3f44e05adc62c91a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966674fdf9057840a0bef0fecf44d03.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3f535f278a60d89bad582047e0989.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab4bdd6e5cd74558950ce46f0834a2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31de830f23fa32140ad6f831ab1698.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71902d0cdeaec610f7693aba2519081.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42277f6cd7549999ccf923a80c118dd.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b66836e32c95279b89d94839db55f3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923415484d4bc750eb545fc9b774597e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9d006ac4e7ac60564b8b1f9bc4eff.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e568654bb7dfeefeb273f738e52be2d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52685f15e4bf211a0d7df530d3f5858.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a796848a256191c286ab4fb09da5ac9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfa466b7c028dfa3f81bc69ae5984c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b37f6fd8e002699fb776b407989c6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb52557663bcc548211bf1894ee10b7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadf81d96a8f79d827d63c4194f9f73.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd990a1ab7eec4cd36162d35ff2f5fa.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7e867477fd1cb0348a2a8b28111be.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a1998d2f13c79635470e59edb5039.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8be0f5af359eefbc11438623257037.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a320fc7b7124d54765c6a5b0de2898.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1f4d441496a7afed5629d01904b7b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df02cde265e0a2509ca5707c573bdd4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77ffd50b4159a19871350de19f5506.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67326428dd1c7e538bd7a1c7170364.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e16ef44c7535bb769b8e9924d17f74.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783362d3ea352d96b74b31407105e9d0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53428519e246c676ad585b966a65e2de.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad83d1882a5594eef25e3e8664dad47.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a14a01f68cdb29b008672d8eb44118.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e21d3f8cb74557f88c5566379bc64.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568162d53dabb006bda4a6af02b412ee.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54030a89554dc41f5a80091eae14a066.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0a4aab886689a6edc309861cacb64.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e7f020efe034ee2f8e06406d42ed7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c780ebc13501b2f3fa932f8bbc57ed.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab91721aeb4fe5e4a02aa52b9ec7830.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bba0fdecee80f842247ac3be28926.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb844885ddf6289647aa075b75b89c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>