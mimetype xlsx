--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,167 +14,173 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 05:28</t>
-[...2 lines deleted...]
-    <t>SMARTWATCH  ABC HW ULTRA 3 A3097 7IN 1</t>
+    <t>Lista gerada no: 23/08/2026 23:50</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 1TB BRANCO  SWAP  HSO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G67 XT2621-1 4/256 LIMA RETAIL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>MOTOROLA</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G67 XT2621-1 4/256 GRIS RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA G77 XT2621-3  8/256GB MARRON RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA G77 XT2621-3  8/256 VERDE RETAIL</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G17 POWER XT2623-1 4/256GB  BORDEAUX  CELESTE RETAIL</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G17 XT2623-1  4/256 Pantone Evening AZUL</t>
+  </si>
+  <si>
+    <t>ESTABILIZADOR ABC A3041 - PRETO</t>
+  </si>
+  <si>
     <t>ABC</t>
   </si>
   <si>
-    <t>SMARTWATCH ABC HW18 A3098 BT CALL 2</t>
-[...5 lines deleted...]
-    <t>SMARTPHONES</t>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE MFYAJ/A</t>
+  </si>
+  <si>
+    <t>1,250.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB SILVER LL/A AS IS A3256 SWAP</t>
+  </si>
+  <si>
+    <t>1,050.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB SILVER LL/A OPEN BOX</t>
+  </si>
+  <si>
+    <t>1,210.00</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI A7 PRO 4/64GB MIST AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI A7 PRO 4/64GB PALM VERDE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 29 ULTRA BLACK  16/1TB</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>PHILIPS PILA RECARGABLE R6B2-RTU25/97</t>
-[...71 lines deleted...]
-    <t>GTIDE</t>
+    <t>ULEFONE ARMOR 29 PRO 16/512GB BLACK</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV GOLD TV</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>GOLD TV</t>
+  </si>
+  <si>
+    <t>APPLE WATCH S11 46MM MEV64 ROSE GOLD SM</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4A4LL/A 10.9" WIFI 128GB PINK</t>
+  </si>
+  <si>
+    <t>OCULOS BLACKVIEW BV100 SUNGLASSESES BLUETOOTH</t>
+  </si>
+  <si>
+    <t>BLACKVIEW</t>
+  </si>
+  <si>
+    <t>TABLET BLACKVIEW TAB 20 WIFI 4+8 / 64GB GREY-10.1´´</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +203,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8be0f5af359eefbc11438623257037.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a320fc7b7124d54765c6a5b0de2898.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac1f4d441496a7afed5629d01904b7b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df02cde265e0a2509ca5707c573bdd4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77ffd50b4159a19871350de19f5506.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67326428dd1c7e538bd7a1c7170364.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e16ef44c7535bb769b8e9924d17f74.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783362d3ea352d96b74b31407105e9d0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53428519e246c676ad585b966a65e2de.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad83d1882a5594eef25e3e8664dad47.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a14a01f68cdb29b008672d8eb44118.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e21d3f8cb74557f88c5566379bc64.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568162d53dabb006bda4a6af02b412ee.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54030a89554dc41f5a80091eae14a066.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0a4aab886689a6edc309861cacb64.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e7f020efe034ee2f8e06406d42ed7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c780ebc13501b2f3fa932f8bbc57ed.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab91721aeb4fe5e4a02aa52b9ec7830.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bba0fdecee80f842247ac3be28926.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb844885ddf6289647aa075b75b89c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4fd3b38e524e8a206ff504af9ebce.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9d24e97960bf942ec7be4b136bca0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b13e9950b1fc37522aa74570ba54d9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51608a1e194b3252f653e8702840f390.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75880f0eba21161207a8b1eca097b36.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b62373b913bca33cf59658cbb6bbb3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c06fb1aeac081a2bef55e3a36a248.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47902f53f1fb3a4810effe4ad5d311b9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f25c6de9ede40036e5a19cca72985.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de3808f684af6a5753299b5b746414.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87401fde6fc0549d13834d12bf57a430.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a1e34671a37ea26db7ca89e30243a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201794bc6eaaa23c460af82ff80edf5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7d989ee74acca446dc7332960565d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503d91b47c9261340c39568c7b0ec75.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddaf71ef7dd096ef9acdba49255737.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29dca77e94f18d47ca665c70fcedd3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52ac027fdaaa2f9e67035e6614644d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ab7c61607020bbf115cb3bb21adba.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2507c2ccdd3112c394b0908942b81a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1114,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>152822</v>
+        <v>154949</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>49.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>152839</v>
+        <v>154956</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>48.0</v>
+        <v>227.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>152853</v>
+        <v>154963</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>380.0</v>
+        <v>227.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>152914</v>
+        <v>154994</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>6.25</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>152945</v>
+        <v>155007</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>31.0</v>
+        <v>251.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>152983</v>
+        <v>155014</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>35.0</v>
+        <v>176.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>152990</v>
+        <v>155021</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>284.0</v>
+        <v>176.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>153133</v>
+        <v>155038</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>410.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>153164</v>
+        <v>155045</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>232.0</v>
+        <v>9</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>153195</v>
+        <v>155069</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>202.0</v>
+        <v>9</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>153201</v>
+        <v>155106</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="3" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>203.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>153218</v>
+        <v>155304</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F13" s="3">
-        <v>204.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>153249</v>
+        <v>155311</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F14" s="3">
-        <v>147.0</v>
+        <v>108.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>153256</v>
+        <v>155359</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3">
-        <v>147.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>153362</v>
+        <v>155366</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="F16" s="3">
-        <v>385.0</v>
+        <v>455.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>153386</v>
+        <v>155380</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="F17" s="3">
-        <v>425.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>153423</v>
+        <v>155434</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>490.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>153447</v>
+        <v>155458</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>510.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>153454</v>
+        <v>155489</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>24</v>
+        <v>39</v>
       </c>
       <c r="F20" s="3">
-        <v>510.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>153461</v>
+        <v>155502</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F21" s="3">
-        <v>10.0</v>
+        <v>110.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>