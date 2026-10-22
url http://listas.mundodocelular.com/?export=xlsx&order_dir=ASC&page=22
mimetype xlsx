--- v4 (2026-08-24)
+++ v5 (2026-10-22)
@@ -14,176 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 23/08/2026 23:51</t>
-[...2 lines deleted...]
-    <t>IPHONE 17 256 VERDE</t>
+    <t>Lista gerada no: 22/10/2026 20:20</t>
+  </si>
+  <si>
+    <t>MINI CELULAR  S26 ULTRA  AZUL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>ANDROID</t>
+  </si>
+  <si>
+    <t>MINI CELULAR  S26 ULTRA  BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET SAMSUNG GALAXY TAB A11 64GB  SM-X135 4G SILVER</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>CELULAR FOSSIBOT F109 8/256GB 6-.75"DUAL-SIM  PRETO</t>
+  </si>
+  <si>
+    <t>FOSSIBOT</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB SWAP  GRADE A AZUL ULTRAMARINE</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>VGR BARBEADOR ELETRICO V-228 PROFISSIONAL RECARREGAVEL USB</t>
-[...35 lines deleted...]
-    <t>ULEFONE RUGONE XEVER 7 PRO BLACK 12/512GB THERMAL VERS</t>
+    <t>GTIDE SMART WATCH ELEGANCE GOLD</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE SILVER (SWA006A</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH BEIJE</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH BLUE</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH PINK</t>
+  </si>
+  <si>
+    <t>GTIDE POWERBANK SLIN 01 5000MAH ROXO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 1TB AMERICANO SWAP HSO GRAY</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 128GB GRADE A AMARELO HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO MAX 512GB AMERICANO SWAP GRAY HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 1TB AMERICANO VERDE  SWAP  HSO</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR BLACK MINI 20  PRO 8/256GB</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>ULEFONE RUGONE XEVER 7 BLACK 12/512GB</t>
-[...50 lines deleted...]
-    <t>IPHONE 15 256GB GRADE A AMARELO USA HSO</t>
+    <t>ULEFONE ARMOR BLACK X32 6 RAM /128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 8 BLACK 8/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 8  SAND 8/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 8  PRETO 8RAM /256GB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d54a09bc05e52608a1a15841fc5f22.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefadbdb1a3a47938776b7e3c18edb1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32985808827830b1a820dae7986d4c95.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3e984026185af0a3331e0eea5158a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2544047825afc2588c48132e6f43b70.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285a05d5868fe62bd0fc7270cc97605.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca65b2715591c108de45a1a5e52dc53.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe449535c033244bb7a68486a53862.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255b0311ca11009756c63c159c194d7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280c1be013d97d85241c5bfa1f8a838.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513445e9996f1ec7bb6f14e872ec211.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56f6a15027ba9246abe585a84b912f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba0c38f93f091098cd3d0af28caebf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4d8e42665e18d31e37c07d7b63780.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1a41bc175581faa4df843b5ac3f31.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4e55fb715f4d47e84ed4c0d004941.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba9477b8312ec5816c864412aab8b5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20865c65a84227b581ea91c38aeabdf6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae2ca4f0d4608d5624e239c268202f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb1d4fc4b5cdf33723db64fe0bc073.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f9656872f140ef49469de43b8ae17.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742b449a185f5008168f267e5595559.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d04d98e11a7c81b18857eaeddaf35.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7a639b6655892e671c64b2f417b03.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a20d95283833763566e3045cb2840.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7428ae1be69f43e059a28edb766af12.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca259af8a0e3806df51d7309d69c19ec.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ea172650bcf844a255d9282e81c3c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b4a5e591fb6382b42145c315cf298.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce95dcd90b4d1c7f22543831df3e8a8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7e9e9f8da44c9deaa26c185dbb535.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46c072726df6112b8838d47a8c886d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb03643b7b9a75240c710826de5908.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9c70f9fbeca0c7ad1dae07ee0c515.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf3e059a8d8f80ca5ea1c7ac214d53.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d27e64e68a608ae2611285cb215d2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70f7ac1df0d104482ec719931ae906.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ddb81765d32e740aca22df6dcad35.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdc6924fab4dcbbb6182c40a90d75b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83945fb7abeb5321405fe4f2b350cca7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1117,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>154291</v>
+        <v>156981</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>905.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>154314</v>
+        <v>156998</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>22.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>154345</v>
+        <v>157025</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>124.0</v>
+        <v>159.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>154352</v>
+        <v>157100</v>
       </c>
       <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>118.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>154406</v>
+        <v>157117</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="F6" s="3" t="s">
         <v>16</v>
+      </c>
+      <c r="F6" s="3">
+        <v>595.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>154413</v>
+        <v>157193</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>18</v>
+      </c>
+      <c r="F7" s="3">
+        <v>35.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>154444</v>
+        <v>157209</v>
       </c>
       <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
         <v>18</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>59.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>154659</v>
+        <v>157216</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>18</v>
+      </c>
+      <c r="F9" s="3">
+        <v>15.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>154666</v>
+        <v>157230</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>445.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>154673</v>
+        <v>157247</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>355.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>154765</v>
+        <v>157254</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>18</v>
+      </c>
+      <c r="F12" s="3">
+        <v>15.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>154819</v>
+        <v>157339</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>16</v>
+      </c>
+      <c r="F13" s="3">
+        <v>495.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>154840</v>
+        <v>157360</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="F14" s="3">
-        <v>18.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>154857</v>
+        <v>157445</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="F15" s="3">
-        <v>17.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>154864</v>
+        <v>157452</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="F16" s="3">
-        <v>18.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>154871</v>
+        <v>157544</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="F17" s="3">
-        <v>26.0</v>
+        <v>267.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>154888</v>
+        <v>157551</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="F18" s="3">
-        <v>26.0</v>
+        <v>159.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>154895</v>
+        <v>157575</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>29</v>
+      </c>
+      <c r="F19" s="3">
+        <v>285.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>154918</v>
+        <v>157582</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>29</v>
+      </c>
+      <c r="F20" s="3">
+        <v>285.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>154932</v>
+        <v>157599</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F21" s="3">
-        <v>485.0</v>
+        <v>322.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>