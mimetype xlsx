--- v0 (2026-03-04)
+++ v1 (2026-04-30)
@@ -14,167 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/03/2026 03:08</t>
-[...2 lines deleted...]
-    <t>CEL XIAOMI REDMI 15C      8+256GB VERDE</t>
+    <t>Lista gerada no: 30/04/2026 08:27</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A NATURAL  TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BRANCO TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB DESERT  TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB GRADE A NATURAL TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A  DESERT  TITANIUN SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>XIAOMI</t>
-[...86 lines deleted...]
-    <t>GTIDE SMART WATCH POWER SILVER + TAKA PERFUME</t>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A  NATURAL TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A WHITH TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A  DOURADO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB PRETO  GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB VERMELHO   GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB BRANCO GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB ROXO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB VERMLHO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB PRETO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB AZUL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB AMARELO  GRADE A SWAP HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a34d8cc2b5d32be23f74790001969.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb3aa2119a9b2188dd8997451355c9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f478f8848d635148eb7f7828f7af837.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6fd6ab3b824e3d1466580217013bb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41588500f10586407f6f3e8e145d7682.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dafa86504436f6932f602f798f5a4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca929f9130f6f3bc2289c6573f2b7f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6ecf7d7afaf0b086d6915c2ea1cb9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fda870503f9acc3b5fecc024b5ba7b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8eae91327125a288b3983ca38cb55.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0329676853d83eb79b818fc82da19.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d5fd420166784f9f1a0b06fb45f30.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce593faf8a1227ec3091f9dd877fe790.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a48d0a1a5144ccccd9a9c662697b58.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed868b30e7242a75224100c59098891.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab91d43996a37fcc1d48d2f90da0fa.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca06ef1355defec511b0a2c605d0d9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d96438955d1a6feebf87b0ad38b347.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fc5ba6d2135be9026b5716ac6c465.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a2b0b9fb56497d9ae537a44c6dcf3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca88321c473ad1a451b6d3101061865.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486e4be3140fc7f78a3d5fae9fca1e8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb352f7d642f8ead7be7effa95ad96e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41c0f112e9dceb4e5e7b7125a2bf2d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d39e0b53697898998638f3168d7f9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23094aff4c7348a3e25aa6d48c46c02f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de0e50e5e42d4b8d1f7e237d0fdba0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975e6e9c654d329a4996261cd4faae1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa19d67cc8afca3743963ca68e9b71.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0022e64b262040c7335e25ec9f6bf6e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332007ff57dc66d2b39285e08c84ab0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaa478538a276b9a2db97dc363d5ce.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5abc13b1a18d4538457cc7806b7190.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e721d72ef84fd385e12d71845c18bdc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d106a9be173381b2fe6a4ddd25e16c8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f516e854ac5f6d63313ad8e054fea3b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc5884342b205ad87755846119857d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3ec467a9038fdea658678b66e9a10.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da7c6f90a8fc4d12e38341a7ca5dba.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5da44e16eca6cae0c91226ca94341.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>149051</v>
+        <v>150842</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>122.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>149143</v>
+        <v>150859</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>9</v>
+      </c>
+      <c r="F3" s="3">
+        <v>740.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>149600</v>
+        <v>150873</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>138.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>149761</v>
+        <v>150880</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>56.0</v>
+        <v>780.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>149884</v>
+        <v>150903</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>510.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>149891</v>
+        <v>150927</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>499.0</v>
+        <v>870.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>149914</v>
+        <v>150934</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>25.0</v>
+        <v>890.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150118</v>
+        <v>150941</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>360.0</v>
+        <v>885.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150149</v>
+        <v>150965</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>397.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150156</v>
+        <v>150972</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>397.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150163</v>
+        <v>150989</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>397.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150262</v>
+        <v>150996</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>363.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150279</v>
+        <v>151023</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>360.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150316</v>
+        <v>151047</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>410.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150385</v>
+        <v>151054</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>190.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150392</v>
+        <v>151085</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>190.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150408</v>
+        <v>151092</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>78.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150415</v>
+        <v>151108</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>75.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150460</v>
+        <v>151115</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>35.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150477</v>
+        <v>151122</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>35.0</v>
+        <v>369.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>