--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,140 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 08:27</t>
-[...2 lines deleted...]
-    <t>IPHONE 16 PRO 128GB GRADE A NATURAL  TITANIUN SWAP</t>
+    <t>Lista gerada no: 24/06/2026 04:49</t>
+  </si>
+  <si>
+    <t>IPHONE 16 256GB PINK GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 16 PRO 128GB GRADE A BRANCO TITANIUN SWAP</t>
-[...11 lines deleted...]
-    <t>IPHONE 16 PRO MAX 256GB GRADE A  DESERT  TITANIUN SWAP</t>
+    <t>IPHONE 16 256GB ULTRAMARINE GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 256GB TEAL  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB DESERT TITANIUN GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>IPHONE 16 PRO MAX 256GB GRADE A  NATURAL TITANIUN SWAP</t>
-[...38 lines deleted...]
-    <t>IPHONE 14 PLUS 128GB AMARELO  GRADE A SWAP HSO</t>
+    <t>IPHONE 16 PRO 256GB NATURAL TITANIUN GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB PRETO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB VERMELHO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>SAMSUNG GT-C3520 FLIP/ 2.6 DS/ GSM BT/ VERMELHO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL LILA</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 WIFI CM89 7P INFANTIL LILA</t>
+  </si>
+  <si>
+    <t>NOKIA 3210 4G TA-1618 - 2.4" - DUAL-SIM - PRETO</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 AMOLED</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO AMOLED</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 14 AMOLED</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 15 PRO AMOLED</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>CAMERA DEPORTVA  ACTION ABC A2071 5K WIFI 1080P FULL HD RECHARGEABLE BRANCO</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>ABC ANDROID 13 16+256 COM CANAIS APP A3080</t>
+  </si>
+  <si>
+    <t>RELOJ SMARTWATCH ABC A3090 HW X MINI BT CALL 7 IN 1</t>
+  </si>
+  <si>
+    <t>Relogio Smart Abc HW Ultra  Mini 2 A3092 Kit 7 Cinto/NFC/GPT/And -</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>relógio smartwatch HW X Caixa de Presente 7 Pulseiras ChatGPT+NFC Android e iOS relógio ma</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca88321c473ad1a451b6d3101061865.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486e4be3140fc7f78a3d5fae9fca1e8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb352f7d642f8ead7be7effa95ad96e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41c0f112e9dceb4e5e7b7125a2bf2d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d39e0b53697898998638f3168d7f9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23094aff4c7348a3e25aa6d48c46c02f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de0e50e5e42d4b8d1f7e237d0fdba0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975e6e9c654d329a4996261cd4faae1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa19d67cc8afca3743963ca68e9b71.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0022e64b262040c7335e25ec9f6bf6e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332007ff57dc66d2b39285e08c84ab0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebaa478538a276b9a2db97dc363d5ce.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5abc13b1a18d4538457cc7806b7190.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e721d72ef84fd385e12d71845c18bdc.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d106a9be173381b2fe6a4ddd25e16c8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f516e854ac5f6d63313ad8e054fea3b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc5884342b205ad87755846119857d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3ec467a9038fdea658678b66e9a10.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da7c6f90a8fc4d12e38341a7ca5dba.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5da44e16eca6cae0c91226ca94341.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f119c26cf8578321df02932901dd73e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88372e62422a13c1d1dc3244adef6e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1a53c90dbe6b329b930f6427596a9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43781d78652879c01ec75fbfccc3b422.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f327676fd123116caf6e0fc17abf0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357efbad0962f6193c1bfae29a7bbfd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afe8f75bb0e8af9529249441d70036.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae93cef47a1228fed5ec3c34831e63e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae299db41a9936c0cadb21f5f8bfdc97.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec2e7ce335850bf0d02408669df97f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f852463a5d70344f79b458da44eaa.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798b4490d86b2bbc8692e0db66d1d79.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26149434f695c0cfb7dee46e112178dc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c001d027b58b8c39411ac8d5aca14d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db384d84a374dde29f385001f15507c6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a743875821994419a9889a1fa41c7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00b65bd15c39c52db6198bec1845bc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9494b182dba944de098923a3769557.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae87c836a41c2c6228c0106f689292.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d8a743e8e9e4f11c6350f319c41c9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1081,417 +1105,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150842</v>
+        <v>152136</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>740.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150859</v>
+        <v>152143</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>740.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150873</v>
+        <v>152150</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>790.0</v>
+        <v>645.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150880</v>
+        <v>152174</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>780.0</v>
+        <v>920.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150903</v>
+        <v>152181</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>799.0</v>
+        <v>920.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150927</v>
+        <v>152280</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>870.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150934</v>
+        <v>152303</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>890.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150941</v>
+        <v>152358</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>885.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150965</v>
+        <v>152402</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>385.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150972</v>
+        <v>152501</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F11" s="3">
-        <v>385.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150989</v>
+        <v>152624</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F12" s="3">
-        <v>385.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150996</v>
+        <v>152631</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F13" s="3">
-        <v>425.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>151023</v>
+        <v>152648</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F14" s="3">
-        <v>330.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>151047</v>
+        <v>152655</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F15" s="3">
-        <v>330.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>151054</v>
+        <v>152679</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F16" s="3">
-        <v>335.0</v>
+        <v>81.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>151085</v>
+        <v>152723</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F17" s="3">
-        <v>350.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>151092</v>
+        <v>152761</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F18" s="3">
-        <v>350.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>151108</v>
+        <v>152785</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F19" s="3">
-        <v>350.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>151115</v>
+        <v>152808</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>36</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F20" s="3">
-        <v>350.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>151122</v>
+        <v>152815</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F21" s="3">
-        <v>369.0</v>
+        <v>25.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>