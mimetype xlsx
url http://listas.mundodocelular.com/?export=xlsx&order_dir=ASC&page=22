--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 04:49</t>
+    <t>Lista gerada no: 24/06/2026 05:59</t>
   </si>
   <si>
     <t>IPHONE 16 256GB PINK GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>IPHONE 16 256GB ULTRAMARINE GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>IPHONE 16 256GB TEAL  GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>IPHONE 16 PRO 256GB DESERT TITANIUN GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>IPHONE 16 PRO 256GB NATURAL TITANIUN GRADE A SWAP HSO</t>
   </si>
@@ -194,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f119c26cf8578321df02932901dd73e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88372e62422a13c1d1dc3244adef6e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1a53c90dbe6b329b930f6427596a9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43781d78652879c01ec75fbfccc3b422.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f327676fd123116caf6e0fc17abf0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357efbad0962f6193c1bfae29a7bbfd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afe8f75bb0e8af9529249441d70036.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae93cef47a1228fed5ec3c34831e63e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae299db41a9936c0cadb21f5f8bfdc97.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec2e7ce335850bf0d02408669df97f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f852463a5d70344f79b458da44eaa.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798b4490d86b2bbc8692e0db66d1d79.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26149434f695c0cfb7dee46e112178dc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c001d027b58b8c39411ac8d5aca14d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db384d84a374dde29f385001f15507c6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a743875821994419a9889a1fa41c7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00b65bd15c39c52db6198bec1845bc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9494b182dba944de098923a3769557.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae87c836a41c2c6228c0106f689292.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d8a743e8e9e4f11c6350f319c41c9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7183d85a0095d263ddf5a2e25ca2ca2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d603cfff40e49747144dbae0236f7b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec49be02f6c31775f6ebb7d8530f679.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250619140f169fec2aa2860f5313bdf9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a25975154cd7e7b776772c461ecc79.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75494dfdbf68fa63facb1ec918e9e1a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b666c194cccea2f1457ddb04db272.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4ec6176a63fdde5396c86fec7b04c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a396208da191c0cd1c84f4b4144c87.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e1fae028af8bc7e23dc82ad4343e6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231c7edc62c512c0d2b03b41709a8e0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6558b0290be65e192b23701618052.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07467329e84a336fb3ed0ee21474cd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47d49eaf2fdb63dc550d6c7a3ea446.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bc7a0b652e4848f5f8478c40e6c99.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8881706ec72e63658dd4f7ebe388f1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1124ac4a00110f9257797610b2585c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4afd7fe5e44c5d9ca01ebd69944357.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ab3d90d06d8f8c9ede45e1e3a787b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4b77835c4c48896f9834ebf795f61.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>