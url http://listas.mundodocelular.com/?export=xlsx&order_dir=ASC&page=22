--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,164 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 05:59</t>
-[...2 lines deleted...]
-    <t>IPHONE 16 256GB PINK GRADE A SWAP HSO</t>
+    <t>Lista gerada no: 23/08/2026 23:51</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 VERDE</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 16 256GB ULTRAMARINE GRADE A SWAP HSO</t>
-[...5 lines deleted...]
-    <t>IPHONE 16 PRO 256GB DESERT TITANIUN GRADE A SWAP HSO</t>
+    <t>VGR BARBEADOR ELETRICO V-228 PROFISSIONAL RECARREGAVEL USB</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - Verde</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>Kit Cortador de Cabelo e Trimmer Voyager VGR 2 IN1  V-885S2 Recarregável - DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE LL/A AS IS A3256 HSO SWAP</t>
+  </si>
+  <si>
+    <t>1,050.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB ORNG LL/A AS IS A3256 SWAP</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB  CM 517 AIR 7" ORANGE</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB SILVER A3526 ANATEL E-SIM+SIM</t>
+  </si>
+  <si>
+    <t>1,350.00</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 PRO BLACK 12/512GB THERMAL VERS</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGONE XEVER 7 BLACK 12/512GB</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB  DEEP BLUE</t>
+  </si>
+  <si>
+    <t>1,250.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB ORANGE  A3526 C/CHIP + E- SIM ANATEL</t>
+  </si>
+  <si>
+    <t>1,640.00</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE BLACK</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE BLUE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE CLIP EARPHONE WHITE</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE LOOP HEADSET BLACK</t>
+  </si>
+  <si>
+    <t>GTIDE FUTURE LOOP HEADSET PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB GRADE A DEEP BLUE  100% SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>IPHONE 16 PRO 256GB NATURAL TITANIUN GRADE A SWAP HSO</t>
-[...68 lines deleted...]
-    <t>relógio smartwatch HW X Caixa de Presente 7 Pulseiras ChatGPT+NFC Android e iOS relógio ma</t>
+    <t>1,290.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB ORANGE SWAP GRADE A 100% USA</t>
+  </si>
+  <si>
+    <t>1,300.00</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB GRADE A AMARELO USA HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7183d85a0095d263ddf5a2e25ca2ca2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d603cfff40e49747144dbae0236f7b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec49be02f6c31775f6ebb7d8530f679.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250619140f169fec2aa2860f5313bdf9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a25975154cd7e7b776772c461ecc79.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75494dfdbf68fa63facb1ec918e9e1a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b666c194cccea2f1457ddb04db272.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4ec6176a63fdde5396c86fec7b04c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a396208da191c0cd1c84f4b4144c87.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e1fae028af8bc7e23dc82ad4343e6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231c7edc62c512c0d2b03b41709a8e0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6558b0290be65e192b23701618052.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07467329e84a336fb3ed0ee21474cd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47d49eaf2fdb63dc550d6c7a3ea446.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bc7a0b652e4848f5f8478c40e6c99.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8881706ec72e63658dd4f7ebe388f1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1124ac4a00110f9257797610b2585c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4afd7fe5e44c5d9ca01ebd69944357.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ab3d90d06d8f8c9ede45e1e3a787b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4b77835c4c48896f9834ebf795f61.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d54a09bc05e52608a1a15841fc5f22.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefadbdb1a3a47938776b7e3c18edb1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32985808827830b1a820dae7986d4c95.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3e984026185af0a3331e0eea5158a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2544047825afc2588c48132e6f43b70.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285a05d5868fe62bd0fc7270cc97605.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca65b2715591c108de45a1a5e52dc53.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe449535c033244bb7a68486a53862.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255b0311ca11009756c63c159c194d7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280c1be013d97d85241c5bfa1f8a838.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513445e9996f1ec7bb6f14e872ec211.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56f6a15027ba9246abe585a84b912f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba0c38f93f091098cd3d0af28caebf.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4d8e42665e18d31e37c07d7b63780.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1a41bc175581faa4df843b5ac3f31.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4e55fb715f4d47e84ed4c0d004941.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba9477b8312ec5816c864412aab8b5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20865c65a84227b581ea91c38aeabdf6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae2ca4f0d4608d5624e239c268202f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb1d4fc4b5cdf33723db64fe0bc073.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1105,417 +1117,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="107.26" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="97.833" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>152136</v>
+        <v>154291</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>645.0</v>
+        <v>905.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>152143</v>
+        <v>154314</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>650.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>152150</v>
+        <v>154345</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>645.0</v>
+        <v>124.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>152174</v>
+        <v>154352</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>13</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>920.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>152181</v>
+        <v>154406</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
-      <c r="F6" s="3">
-        <v>920.0</v>
+      <c r="F6" s="3" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>152280</v>
+        <v>154413</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="3">
-        <v>340.0</v>
+      <c r="F7" s="3" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>152303</v>
+        <v>154444</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>320.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>152358</v>
+        <v>154659</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>24.0</v>
+        <v>9</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>152402</v>
+        <v>154666</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F10" s="3">
-        <v>45.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>152501</v>
+        <v>154673</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>45.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>152624</v>
+        <v>154765</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>21.0</v>
+        <v>9</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>152631</v>
+        <v>154819</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>42.0</v>
+        <v>9</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>152648</v>
+        <v>154840</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>52.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>152655</v>
+        <v>154857</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3">
-        <v>42.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>152679</v>
+        <v>154864</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="F16" s="3">
-        <v>81.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>152723</v>
+        <v>154871</v>
       </c>
       <c r="C17" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17" t="s">
+        <v>30</v>
+      </c>
+      <c r="E17" t="s">
         <v>31</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>48.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>152761</v>
+        <v>154888</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F18" s="3">
-        <v>50.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>152785</v>
+        <v>154895</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>24.0</v>
+        <v>9</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>152808</v>
+        <v>154918</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D20" t="s">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>23.0</v>
+        <v>9</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>152815</v>
+        <v>154932</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>25.0</v>
+        <v>485.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>