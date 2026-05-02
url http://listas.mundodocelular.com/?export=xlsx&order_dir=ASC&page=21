--- v0 (2026-03-04)
+++ v1 (2026-05-02)
@@ -14,173 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/03/2026 03:09</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB   AZUL  SWAP RF</t>
+    <t>Lista gerada no: 02/05/2026 05:05</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH Q1 PURPLE SWS004</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S5 PRO GOLD (SWA012)</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PINK</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PURPLE</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES SILVER</t>
+  </si>
+  <si>
+    <t>GTIDE WIRELESS HEADSET HI-BEAT AZUL</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>REL. APPLE WATCH S9 45MM MR9H3LL/A PINK</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A AZUL  SWAP HSO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...92 lines deleted...]
-    <t>CEL XIAOMI REDMI 15C      8+256GB AZUL</t>
+    <t>IPHONE 15 128GB GRADE A VERDE SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PINK  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A AMARELO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BLACK TITANIUN SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -203,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581519f8587124580b41aee285c59767.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fb3234afb891a43d07b25e8aa2ead.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58665b23f4665e1a2e1f1cd892dfdb21.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956459b12256baee1e43476ba23e510.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0006dcfa2a878a4824a89f1db0b9d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b23ddbf5e29c5f8632626866857af5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587f687ece6d8c7c6915a4479f8a13c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51c3c43ab72c9494db5789aed014f6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cb15f8af8d53d6c937058bae684aa.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3159a6b11510de7587cab2cff96dfa.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c98962181fe8301a95661ea270d1b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5822bc2d6e4c43a33a3701d941db15.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb9c5d5ef6d6d94f7772fe97b877a1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c9651823ab843fac1a1876e3621fa.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89039232edded2b696a7d778e2ea610d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e781a90fdf5013601d3701ede97b4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27511083adc429b82230c666a829238a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c3c8d4ac296b65f2e9d7c9767d678.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c896479b0b31b6b6372c39f6c106525.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f78d859d5d0476587a33df244e80c3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17103450025b5682ec7370168f79a5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991cf71fdcb79499423ab27a18e99e5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65035bbe04f1cc5d14b88400af2d900.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459dd6a039e28d6d993bb1bbb50e2a8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6bc50990bb8af9946aeec3f5e2265.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cefa03db2448927bcdb715cde84889.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441bf7797fcccaf14bce0539f068270.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8819a7aa28e873a523b1386d25357.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5ef7e5245cd8362c3ea0b86a6a145.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eac38bb8be571e09002d6be5147bc9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45bcefe212db2ca25040cdc290f870.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bfa4f709ef873906d88fe3d3d579d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a119f54aa00539577bf4bde416c5930.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789663d21708e3323af5da7ac292167e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7af5c5c1e0fcf0e2bf480be5b2e18.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941befb358dba8749ad405d9633df2f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40715933efa53f18f02f614cb3b290.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289b5eb2a82343ac2e96988d99629ca.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91be0a40e1dd3e212da3efc92997650.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01ba1d313ddfd992d955760eabe21f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1114,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>147514</v>
+        <v>150576</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>720.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>147538</v>
+        <v>150583</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>9.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>147545</v>
+        <v>150606</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>9.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>147668</v>
+        <v>150613</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="3" t="s">
-        <v>15</v>
+      <c r="F5" s="3">
+        <v>9.99</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>147675</v>
+        <v>150620</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
-      <c r="F6" s="3" t="s">
-        <v>15</v>
+      <c r="F6" s="3">
+        <v>9.99</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>147842</v>
+        <v>150644</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>690.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>147873</v>
+        <v>150651</v>
       </c>
       <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" t="s">
         <v>18</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>95.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>147880</v>
+        <v>150675</v>
       </c>
       <c r="C9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" t="s">
         <v>20</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>95.0</v>
+        <v>449.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>148085</v>
+        <v>150682</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>690.0</v>
+        <v>449.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>148092</v>
+        <v>150699</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>690.0</v>
+        <v>449.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>148368</v>
+        <v>150705</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F12" s="3">
-        <v>510.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>148498</v>
+        <v>150729</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>110.0</v>
+        <v>545.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>148757</v>
+        <v>150736</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F14" s="3">
-        <v>142.0</v>
+        <v>545.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>148788</v>
+        <v>150743</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F15" s="3">
-        <v>32.0</v>
+        <v>555.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>148856</v>
+        <v>150750</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="F16" s="3">
-        <v>175.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>148863</v>
+        <v>150774</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>18</v>
+      </c>
+      <c r="F17" s="3">
+        <v>580.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>148894</v>
+        <v>150781</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F18" s="3">
-        <v>885.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>148979</v>
+        <v>150798</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F19" s="3">
-        <v>30.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>149037</v>
+        <v>150804</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F20" s="3">
-        <v>122.0</v>
+        <v>686.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>149044</v>
+        <v>150835</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F21" s="3">
-        <v>124.0</v>
+        <v>740.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>