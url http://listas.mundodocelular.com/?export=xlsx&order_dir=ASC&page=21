--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,149 +14,143 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 05:05</t>
-[...2 lines deleted...]
-    <t>GTIDE SMART WATCH Q1 PURPLE SWS004</t>
+    <t>Lista gerada no: 24/06/2026 03:20</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X12 PRO VERDE 4/64GB</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 2PRO BLACK 4/128GB</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>GTIDE</t>
-[...23 lines deleted...]
-    <t>RELOGIO</t>
+    <t>ULEFONE RUGKING 3PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/VERDE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3 PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/ORANG</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 4 PRO 8/256GB PRETO DUAL SIM 6.56 TELA</t>
+  </si>
+  <si>
+    <t>Ulefone Rugking NFC Dual Sim de 256GB/8GB Ram de 5.99" 50+2MP/8MP - Preto</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB VERDE  SWAP HSO</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 128GB GRADE A AZUL  SWAP HSO</t>
-[...38 lines deleted...]
-    <t>IPHONE 16 PRO 128GB GRADE A BLACK TITANIUN SWAP</t>
+    <t>IPHONE 13 128GB AZUL   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB PRETO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB BRANCO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB AZUL  GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A AZUL  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB AZUL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 512GB PRETO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 512GB NATURAL  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB PRETO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB PINK  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB TEAL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB ULTRAMARINE SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB BLACK TITANIUN SWAP HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +173,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17103450025b5682ec7370168f79a5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991cf71fdcb79499423ab27a18e99e5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65035bbe04f1cc5d14b88400af2d900.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459dd6a039e28d6d993bb1bbb50e2a8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6bc50990bb8af9946aeec3f5e2265.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cefa03db2448927bcdb715cde84889.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441bf7797fcccaf14bce0539f068270.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8819a7aa28e873a523b1386d25357.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5ef7e5245cd8362c3ea0b86a6a145.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eac38bb8be571e09002d6be5147bc9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45bcefe212db2ca25040cdc290f870.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bfa4f709ef873906d88fe3d3d579d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a119f54aa00539577bf4bde416c5930.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789663d21708e3323af5da7ac292167e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7af5c5c1e0fcf0e2bf480be5b2e18.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941befb358dba8749ad405d9633df2f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40715933efa53f18f02f614cb3b290.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289b5eb2a82343ac2e96988d99629ca.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91be0a40e1dd3e212da3efc92997650.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01ba1d313ddfd992d955760eabe21f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2c22d02c465ce193a81afdfd578ff.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2cf98bb941d2850d68ef1c2e238f2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9337ae89aac3c1f99c16b94c04719.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f18d0554773bba441cc796f80b54b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bc0c107b4a9044e5de428d25180a8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7cf8e934d55677e0ad8f94ab68b93.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98c025243a84c7090b9c4688f3a809.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df488d6d01be18305d2eb80617da46bd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ed8eabd851f3a446f516113621867.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73917576b0be4ecd394d11e8d6f6db0f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf7f607c03e24374adc19e9998091b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e94c19eccc905af899e66ae44791fa.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaf96b017d0f7f30801c3ce6aa304a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98c7e487777d10d440f15066caa47f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035b76f60e41d0d460ebc8a50bba9f2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ff1aa9bf35c47413a18012d3c65db.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efef22de657e6397cec538b2f0149c4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50281cf35425d9fb52d96d537e9a415.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393d58695e166b386252c94ffa99810.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ae1812443c99cc94cb44c272a522f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1084,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150576</v>
+        <v>151764</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>19.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150583</v>
+        <v>151771</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>31.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150606</v>
+        <v>151801</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>9.99</v>
+        <v>149.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150613</v>
+        <v>151818</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>9.99</v>
+        <v>148.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150620</v>
+        <v>151832</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>9.99</v>
+        <v>178.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150644</v>
+        <v>151856</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>18.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150651</v>
+        <v>151863</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
         <v>17</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>235.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150675</v>
+        <v>151894</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>449.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150682</v>
+        <v>151900</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F10" s="3">
-        <v>449.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150699</v>
+        <v>151917</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F11" s="3">
-        <v>449.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150705</v>
+        <v>151924</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F12" s="3">
-        <v>445.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150729</v>
+        <v>151979</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F13" s="3">
-        <v>545.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150736</v>
+        <v>151986</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F14" s="3">
-        <v>545.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150743</v>
+        <v>151993</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F15" s="3">
-        <v>555.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150750</v>
+        <v>152013</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F16" s="3">
-        <v>580.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150774</v>
+        <v>152044</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F17" s="3">
-        <v>580.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150781</v>
+        <v>152051</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F18" s="3">
-        <v>590.0</v>
+        <v>595.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150798</v>
+        <v>152068</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F19" s="3">
-        <v>680.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150804</v>
+        <v>152075</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F20" s="3">
-        <v>686.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150835</v>
+        <v>152099</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F21" s="3">
-        <v>740.0</v>
+        <v>920.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>