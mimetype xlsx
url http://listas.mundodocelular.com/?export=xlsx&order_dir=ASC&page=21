--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 03:20</t>
+    <t>Lista gerada no: 24/06/2026 04:27</t>
   </si>
   <si>
     <t>ULEFONE ARMOR X12 PRO VERDE 4/64GB</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
     <t>ULEFONE RUGKING 2PRO BLACK 4/128GB</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>ULEFONE RUGKING 3PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/VERDE</t>
   </si>
   <si>
     <t>ULEFONE RUGKING 3 PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/ORANG</t>
   </si>
   <si>
     <t>ULEFONE RUGKING 4 PRO 8/256GB PRETO DUAL SIM 6.56 TELA</t>
   </si>
@@ -173,51 +173,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2c22d02c465ce193a81afdfd578ff.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2cf98bb941d2850d68ef1c2e238f2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9337ae89aac3c1f99c16b94c04719.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f18d0554773bba441cc796f80b54b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bc0c107b4a9044e5de428d25180a8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7cf8e934d55677e0ad8f94ab68b93.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98c025243a84c7090b9c4688f3a809.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df488d6d01be18305d2eb80617da46bd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ed8eabd851f3a446f516113621867.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73917576b0be4ecd394d11e8d6f6db0f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf7f607c03e24374adc19e9998091b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e94c19eccc905af899e66ae44791fa.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacaf96b017d0f7f30801c3ce6aa304a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98c7e487777d10d440f15066caa47f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035b76f60e41d0d460ebc8a50bba9f2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ff1aa9bf35c47413a18012d3c65db.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efef22de657e6397cec538b2f0149c4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50281cf35425d9fb52d96d537e9a415.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393d58695e166b386252c94ffa99810.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ae1812443c99cc94cb44c272a522f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f486f78b7a9f665194cc3e9298af4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff4bd0ebc074774d4c2629a6d6afff.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861c1e76d2ca968721b37f5ad515786.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f56cb1f77e02972a42bab86abe741f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42464b2e41a3c0d71602f4b8f3e490c7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c2c661bdb0779fc6319aa70493af5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38905660979706da2374f97f15eb5fc9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96373530f6744ccac4c39ff13b08020.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39d66c59b0d57cb2d8d2b8796c2442.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defb783e40b17e55bca9997a28285e5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea20f1fbc78245f217e17ff2ce6727.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d427ed4491a44c218464117cf31e1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416d1c34778941d5c9579dadf400f89.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea40d791dca3fea78b014795e7f2184.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76204f80d99033cb238c9d91413fe2e7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3063c443e4e6e9478884547ae29ba.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6236696d7529f952a6e6986ba8bc303.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30cce899b7be7237f9c2e02ed9c210.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b88a0622b5a3fabc8797d0f60cc830.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e6554ebf9d436509f4b16902e6e2f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>