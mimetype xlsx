--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,143 +14,170 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 04:27</t>
-[...2 lines deleted...]
-    <t>ULEFONE ARMOR X12 PRO VERDE 4/64GB</t>
+    <t>Lista gerada no: 24/08/2026 01:03</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A VERDE HSO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A VERDE  HSO</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>IPHONE 15 256GB  GRADE A VERDE HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO  1TB  GRADE A  BLACK SWAP HSO</t>
+  </si>
+  <si>
+    <t>APPLE WATCH ULTRA 2 49MM GPS+CELULAR  4G A2986/BLACK OCEAN BAND SWAP</t>
+  </si>
+  <si>
+    <t>APPLE WATCH ULTRA 2 49MM GPS+CELULAR  4G A2986 BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide L42 Wireless - Rosa</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE L42 BLT EARPHONE ROXO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R5 LITE BLUE</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>NOKIA 5310 4G TA-1212 DS 2.4" BLACK/RED AE</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>NOKIA 5310 4G TA-1212 DS 2.4" BRANCO/VERMELHO</t>
+  </si>
+  <si>
+    <t>HONOR X5C NLA-LX1 4/128 OCEAN CYAN</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>HONOR X5C PLUS NLA-LX1 4/256  CELESTE</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A DESERT TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>CAPA IPAD 10 10.9 C/TECLADO MZ PRETO</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>Relogio Inteligente Ulefone Armor Pro - Amoled - Bluetooth - Preto</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>ULEFONE RUGKING 2PRO BLACK 4/128GB</t>
-[...59 lines deleted...]
-    <t>IPHONE 16 PRO MAX 512GB BLACK TITANIUN SWAP HSO</t>
+    <t>BOLSA VIDVIE BH02 LAPTOP 14IN PORTABLE</t>
+  </si>
+  <si>
+    <t>YESIDO</t>
+  </si>
+  <si>
+    <t>SUPORTE CAR WIRELES CHARGING CAR HOLDER HC1530  15W VIDVIE</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>SUPORTE CARRO MAGNETIC WIRELES CHARGING HOLDER 15W VINVIE 15W</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B PURPLE SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -173,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f486f78b7a9f665194cc3e9298af4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff4bd0ebc074774d4c2629a6d6afff.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861c1e76d2ca968721b37f5ad515786.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f56cb1f77e02972a42bab86abe741f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42464b2e41a3c0d71602f4b8f3e490c7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c2c661bdb0779fc6319aa70493af5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38905660979706da2374f97f15eb5fc9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96373530f6744ccac4c39ff13b08020.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39d66c59b0d57cb2d8d2b8796c2442.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defb783e40b17e55bca9997a28285e5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea20f1fbc78245f217e17ff2ce6727.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d427ed4491a44c218464117cf31e1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416d1c34778941d5c9579dadf400f89.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea40d791dca3fea78b014795e7f2184.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76204f80d99033cb238c9d91413fe2e7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3063c443e4e6e9478884547ae29ba.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6236696d7529f952a6e6986ba8bc303.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30cce899b7be7237f9c2e02ed9c210.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b88a0622b5a3fabc8797d0f60cc830.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e6554ebf9d436509f4b16902e6e2f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549b0127a4009e88772a3255efd1030.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f0b7f49f4690172615c1a64a40de3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67814b5ca28e8610ae6ecf0e2dc5d79.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017ff25a6c18f229ce2b77005086ed0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c9baedf596a4027c3868d58559f8d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0859ae4adf463b998916d5036c8146c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126568c41a68c7234021a0c158991614.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ba82763ff8b30b5b6d827041abd1e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72b696220785d1f79a9fab32a8bc7c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573f010bd8c06b2c7650635b3368df2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a082c0bd616e76c9b26372f741be3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbba094f303f72f62cb338b98173c8e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3ff9035563eb74e5573b8ce0e0671.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af68a9efae6b559468975534ab14380.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafd952e42684c9d39e08fe80a36629.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06842d2d16a74eecf170db2aa475b0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d38cd6ca643310ade17890e3db007.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d5ae8ed1e71ba34f1d24b63001bc9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca597484a1a0ca3a242b75b8f10d1e2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e88616bf20fd933dca22fa5413d19.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1084,417 +1111,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>151764</v>
+        <v>153362</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>95.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>151771</v>
+        <v>153386</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>102.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>151801</v>
+        <v>153416</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>149.0</v>
+        <v>485.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>151818</v>
+        <v>153430</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>148.0</v>
+        <v>545.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>151832</v>
+        <v>153447</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>178.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>151856</v>
+        <v>153454</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>169.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>151863</v>
+        <v>153478</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>290.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>151894</v>
+        <v>153485</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>290.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>151900</v>
+        <v>153607</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>290.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>151917</v>
+        <v>153805</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>290.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>151924</v>
+        <v>153812</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F12" s="3">
-        <v>340.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>151979</v>
+        <v>153850</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F13" s="3">
-        <v>610.0</v>
+        <v>107.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>151986</v>
+        <v>153867</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F14" s="3">
-        <v>685.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>151993</v>
+        <v>153874</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>730.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>152013</v>
+        <v>153898</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>730.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>152044</v>
+        <v>153928</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="F17" s="3">
-        <v>605.0</v>
+        <v>49.9</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>152051</v>
+        <v>154086</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="F18" s="3">
-        <v>595.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>152068</v>
+        <v>154093</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="F19" s="3">
-        <v>605.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>152075</v>
+        <v>154109</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="F20" s="3">
-        <v>605.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>152099</v>
+        <v>154185</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>920.0</v>
+        <v>199.99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>