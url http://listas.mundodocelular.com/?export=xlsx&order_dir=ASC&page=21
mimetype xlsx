--- v4 (2026-08-24)
+++ v5 (2026-08-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 01:03</t>
+    <t>Lista gerada no: 24/08/2026 01:47</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADE A VERDE HSO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 256GB GRADE A VERDE  HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>IPHONE 15 256GB  GRADE A VERDE HSO</t>
   </si>
   <si>
     <t>IPHONE 14 PRO  1TB  GRADE A  BLACK SWAP HSO</t>
   </si>
   <si>
     <t>APPLE WATCH ULTRA 2 49MM GPS+CELULAR  4G A2986/BLACK OCEAN BAND SWAP</t>
   </si>
@@ -200,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549b0127a4009e88772a3255efd1030.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f0b7f49f4690172615c1a64a40de3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67814b5ca28e8610ae6ecf0e2dc5d79.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017ff25a6c18f229ce2b77005086ed0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c9baedf596a4027c3868d58559f8d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0859ae4adf463b998916d5036c8146c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126568c41a68c7234021a0c158991614.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ba82763ff8b30b5b6d827041abd1e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72b696220785d1f79a9fab32a8bc7c.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573f010bd8c06b2c7650635b3368df2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a082c0bd616e76c9b26372f741be3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbba094f303f72f62cb338b98173c8e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3ff9035563eb74e5573b8ce0e0671.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af68a9efae6b559468975534ab14380.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafd952e42684c9d39e08fe80a36629.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06842d2d16a74eecf170db2aa475b0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d38cd6ca643310ade17890e3db007.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d5ae8ed1e71ba34f1d24b63001bc9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca597484a1a0ca3a242b75b8f10d1e2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e88616bf20fd933dca22fa5413d19.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f12857cfe96c506a1c1dc713331efb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fa48692be137d203b73d59f10b5bb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bceca833aacb59565b6c726be553ade.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f851522f548219605f36e1575c00fc1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066fe56b3d3cf731462608d19100d69.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43adf905c072a18a3b8d15954646ce.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b78f8b83f3d4dd3d6126f6bf3afa6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17689689239611e531cb3e47d744df.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5951cb85172cd3e23b33b80e383525.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4528135260b5eff45bb9720271ae01.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a392cbfb3e686c69437cbf3755cad.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477b6396a4d79c85d22321d8da68fb8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbd6c254cbc52ad6f0eac1bbc46ea3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97343f6c39b43a2fa5f859bcd64f558.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad4d2dd7bc6e883e6d63ea4a8bd2dd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90fda648a2f7e371479b0b1e2a799e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18eb8de460593b3fa377160616b2878.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4756c4b5dc23b2882e0de09b02dd2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e655039338701e2167b753eef76c78f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfae979b84278e161d2661320edb27.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>