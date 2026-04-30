--- v0 (2026-03-04)
+++ v1 (2026-04-30)
@@ -14,155 +14,158 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/03/2026 01:45</t>
-[...2 lines deleted...]
-    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB SSD US TBG</t>
+    <t>Lista gerada no: 30/04/2026 09:53</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB GRADE A+  C/CHIP BRANCO  SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE IMAC 2019  21.5”/ 13 3.6/ 1TB HDD 8GB US</t>
-[...20 lines deleted...]
-    <t>REL. APPLE WATCH S11 42MM MEQT4 JET BLACK SM</t>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A+ PURPLE C/ CHIP</t>
+  </si>
+  <si>
+    <t>LG G365 4G LTE  DUAL SIM PRETO</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>APPLE WATCH S11 46MM MEV94 SILVER / PURPLE SM</t>
+  </si>
+  <si>
+    <t>APPLE WATCH S11 46MM MEV44 GRAY ML</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA  PRETO 12/512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA ORANG 12-512GB</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI NOTE 15    8+256  AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE SWAP</t>
+  </si>
+  <si>
+    <t>1,334.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB COSMIC ORANGE SWAP</t>
+  </si>
+  <si>
+    <t>1,330.00</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER BLACK + TAKA PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER SILVER + TAKA PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE BLACK + ZOHOOR PERFUME</t>
   </si>
   <si>
     <t>RELOGIO</t>
   </si>
   <si>
-    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL AZUL</t>
-[...44 lines deleted...]
-    <t>TABLET CIDEA 8/1TB 5G CM11000 PLUS AND VERDE</t>
+    <t>GTIDE SMART WATCH ROMANCE GOLD + ZOHOOR PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE SILVER + ZOHOO PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BLACK + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO GOLD + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BRANCO + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R9 EDGE GREY</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH Q1 BLUE SWS004</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae3f6512d22f6477e72b02b6988242.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9312441008e87e58ab83a04c768667.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce564a87bde56ccac60d036de1009ea.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c82301ee20b35c4809f0a419575562.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb404e33a4dc4388e52794487a85a8bd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf32f041aaada1805e6dc88a207b36e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b416af27559675528acbf9aa48a040.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c9524e9bd7f42d50dcee14e254c88.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da920d89c499c9565139c3f54741904.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fd53c4a3949ae26e6543ba4e1df3b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae97249a23188989ad1acc815e30273.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109b5b05eb4fb767d01e8fa2403e009.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44ee323e7c6d360161fcfe3383edd1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf7e6d3547073cb865584a14bd6648.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca130d02abfe8efd2443323a0833a72.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae951f799341c0c0dd2bf7b1afaf15a8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1b82dcba3ebfcafbf46c23881df08.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fc2decc51a503dd6fd5d35b2e25f2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbcbc592a11e997bf5226cc7b37b9c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30492659e4c20e5c7f2f1a04d3313f96.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c409f939c5afe803437a960718adbb4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05523695414712b1d6e8e8ee195b852c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393eacd016843e47133719bca030b115.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf02aae3ab2b1160db1fa11c77f8290.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d5e7653043328d1c9c372616c44fe.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381cee37c3209d189aae135a5600e19.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f41b9ad7ec101c6e492c328bb4e3d6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dc3b7ebfc443ba9b18bb119720a6e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6571388cb81b2af543753dd1edcc82.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e2205196a95d6fe9c94f71efc9efe.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91385d5f90491aff207c22a998ac67a2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19717eaa0fd0d99f8ddd4dfab3dddfd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a5be4516e8c61afc6471761797819.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a27657491e133ba04bfceff87263a4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacbe9f9dea2a1cc1a8c0867a0d28d3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9ef66423f8f6ae2b38d0642896e11.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df83894a16a3a17842b6bc246dec8d4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91a7620492445557016425eeaede79.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa40a26d12501f271f49b6c0d1b709.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3c48c43365d22db930248b37dc5e7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1099,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>146555</v>
+        <v>149884</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>680.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>146562</v>
+        <v>149891</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>344.0</v>
+        <v>515.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>146586</v>
+        <v>149914</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>235.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>146593</v>
+        <v>150149</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>420.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>146616</v>
+        <v>150163</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>224.0</v>
+        <v>368.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>146685</v>
+        <v>150262</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
         <v>16</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>645.0</v>
+        <v>363.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>146869</v>
+        <v>150279</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F8" s="3">
         <v>360.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>146920</v>
+        <v>150392</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F9" s="3">
-        <v>43.0</v>
+        <v>190.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>146937</v>
+        <v>150422</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>43.0</v>
+        <v>9</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>146944</v>
+        <v>150439</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>42.0</v>
+        <v>9</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>147040</v>
+        <v>150460</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>45.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>147125</v>
+        <v>150477</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>57.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>147132</v>
+        <v>150484</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>56.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>147149</v>
+        <v>150491</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>56.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>147163</v>
+        <v>150507</v>
       </c>
       <c r="C16" t="s">
+        <v>30</v>
+      </c>
+      <c r="D16" t="s">
         <v>28</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F16" s="3">
-        <v>86.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>147170</v>
+        <v>150514</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F17" s="3">
-        <v>86.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>147200</v>
+        <v>150521</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F18" s="3">
-        <v>420.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>147422</v>
+        <v>150538</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F19" s="3">
-        <v>28.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>147453</v>
+        <v>150545</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F20" s="3">
-        <v>84.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>147484</v>
+        <v>150569</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="F21" s="3">
-        <v>84.0</v>
+        <v>19.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>