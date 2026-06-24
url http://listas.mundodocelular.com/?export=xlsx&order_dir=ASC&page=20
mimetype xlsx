--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,158 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 09:53</t>
-[...2 lines deleted...]
-    <t>IPHONE 14 PRO MAX 128GB GRADE A+  C/CHIP BRANCO  SWAP</t>
+    <t>Lista gerada no: 24/06/2026 03:17</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB PRETO  GRADE A  SWAP HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A+ PURPLE C/ CHIP</t>
-[...14 lines deleted...]
-    <t>ULEFONE ARMOR 23 ULTRA  PRETO 12/512GB</t>
+    <t>IPHONE 14 128GB GRADE A ROXO SWAP</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB BRANCO GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 256GB VERMELHO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB VERMLHO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB PRETO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB AMARELO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB GRADE A BRANCO  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB  PURPLE  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB  BRANCO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G06 XT2535-2 DS 4/64 DUAL TAPESTRY PANTONE</t>
+  </si>
+  <si>
+    <t>MOTOROLA</t>
+  </si>
+  <si>
+    <t>MOTOROLA  G56 XT2529-1 8/256 5G AZUL</t>
+  </si>
+  <si>
+    <t>HONOR X5C NLA-LX1 4/128 PRETO</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>HONOR X5C PLUS NLA-LX1 4/256 PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB COSMIC ORANGE MFY94VC/A</t>
+  </si>
+  <si>
+    <t>1,150.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB COSMIC ORANGE JP</t>
+  </si>
+  <si>
+    <t>1,480.00</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A AZUL OPEN BOX</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A PINK SWAP</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X12 PRO BLACK 4/64GB</t>
   </si>
   <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>ULEFONE ARMOR 23 ULTRA ORANG 12-512GB</t>
-[...53 lines deleted...]
-    <t>GTIDE SMART WATCH Q1 BLUE SWS004</t>
+    <t>ULEFONE ARMOR X12 PRO ORANGE 4/64GB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c409f939c5afe803437a960718adbb4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05523695414712b1d6e8e8ee195b852c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393eacd016843e47133719bca030b115.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf02aae3ab2b1160db1fa11c77f8290.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d5e7653043328d1c9c372616c44fe.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381cee37c3209d189aae135a5600e19.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f41b9ad7ec101c6e492c328bb4e3d6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dc3b7ebfc443ba9b18bb119720a6e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6571388cb81b2af543753dd1edcc82.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e2205196a95d6fe9c94f71efc9efe.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91385d5f90491aff207c22a998ac67a2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19717eaa0fd0d99f8ddd4dfab3dddfd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a5be4516e8c61afc6471761797819.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a27657491e133ba04bfceff87263a4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacbe9f9dea2a1cc1a8c0867a0d28d3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9ef66423f8f6ae2b38d0642896e11.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df83894a16a3a17842b6bc246dec8d4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91a7620492445557016425eeaede79.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa40a26d12501f271f49b6c0d1b709.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3c48c43365d22db930248b37dc5e7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844905956766abeba5400b5e0a6ffb6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23337af12dc5ab4d9b5480f0e155228b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6293aa5c4f450aec7cd72282891555a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fad3996ecd8b5a1173868046908b0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da182b3e84d162f2e012f12c59944a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f224f6fa69a08607535a4de85aac31.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a025a1c3a25ef2c390470925d36dbbe.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e2a48ad0c17c0572fbf611d77987a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf94141b481a6b752e59aae49e5f7d7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb69c8dcfb841ca5bb4aa9c49d90ea.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e771a80695fba57711d8fff9b43991d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa306c70f8600561dadfa45059c4f8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b44704366ee9f62aacf802ac1546f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb47feae6715de3e5c311db111e501.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514e1397445e46c41d83e6f6cff8f1e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc33923297940d7cb7b49d925d7e94c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84bd883083c8140b85ab6d458a30b6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262b91540f7aa397f4eea5cb6c27031.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d51dedf2403b1a09bc1d38bab65fa.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e8a41aa9e0237352fafc32fe4148e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1099,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>149884</v>
+        <v>151023</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>520.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>149891</v>
+        <v>151030</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>515.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>149914</v>
+        <v>151054</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>25.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150149</v>
+        <v>151078</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>370.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150163</v>
+        <v>151092</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>368.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150262</v>
+        <v>151108</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>363.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150279</v>
+        <v>151122</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>360.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150392</v>
+        <v>151221</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>190.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150422</v>
+        <v>151252</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
-      <c r="F10" s="3" t="s">
-        <v>21</v>
+      <c r="F10" s="3">
+        <v>425.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150439</v>
+        <v>151269</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
-      <c r="F11" s="3" t="s">
-        <v>23</v>
+      <c r="F11" s="3">
+        <v>425.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150460</v>
+        <v>151320</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F12" s="3">
-        <v>35.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150477</v>
+        <v>151351</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F13" s="3">
-        <v>35.0</v>
+        <v>192.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150484</v>
+        <v>151528</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F14" s="3">
-        <v>36.0</v>
+        <v>107.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150491</v>
+        <v>151535</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F15" s="3">
-        <v>38.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150507</v>
+        <v>151566</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>35.0</v>
+        <v>9</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150514</v>
+        <v>151573</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>35.0</v>
+        <v>9</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150521</v>
+        <v>151665</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>35.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150538</v>
+        <v>151672</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>35.0</v>
+        <v>292.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150545</v>
+        <v>151740</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="F20" s="3">
-        <v>45.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150569</v>
+        <v>151757</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="F21" s="3">
-        <v>19.0</v>
+        <v>95.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>