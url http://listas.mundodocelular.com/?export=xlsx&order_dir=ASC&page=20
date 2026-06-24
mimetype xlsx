--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 03:17</t>
+    <t>Lista gerada no: 24/06/2026 04:31</t>
   </si>
   <si>
     <t>IPHONE 14 128GB PRETO  GRADE A  SWAP HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>IPHONE 14 128GB GRADE A ROXO SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>IPHONE 14 128GB BRANCO GRADE A  SWAP HSO</t>
   </si>
   <si>
     <t>IPHONE 14 256GB VERMELHO GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>IPHONE 14 PLUS 128GB VERMLHO   GRADE A SWAP HSO</t>
   </si>
@@ -185,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844905956766abeba5400b5e0a6ffb6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23337af12dc5ab4d9b5480f0e155228b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6293aa5c4f450aec7cd72282891555a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fad3996ecd8b5a1173868046908b0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da182b3e84d162f2e012f12c59944a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f224f6fa69a08607535a4de85aac31.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a025a1c3a25ef2c390470925d36dbbe.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e2a48ad0c17c0572fbf611d77987a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf94141b481a6b752e59aae49e5f7d7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb69c8dcfb841ca5bb4aa9c49d90ea.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e771a80695fba57711d8fff9b43991d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa306c70f8600561dadfa45059c4f8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b44704366ee9f62aacf802ac1546f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb47feae6715de3e5c311db111e501.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514e1397445e46c41d83e6f6cff8f1e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc33923297940d7cb7b49d925d7e94c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84bd883083c8140b85ab6d458a30b6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262b91540f7aa397f4eea5cb6c27031.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d51dedf2403b1a09bc1d38bab65fa.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e8a41aa9e0237352fafc32fe4148e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18598c3850d7e7d10529ec19e97a8e92.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece8574658996f53c03df03668c3184.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f485822f0f929011d9b3fffe2805cd6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447f7171ba7c08ebbdbcde828ac8336.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7a9495c9bc8ebecb908ffcd90e548.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be445f7c33a0ebd40c4d7971a0f2c8d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad58eb8e702b6c5d5a7cfd98857a79b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3bb6dcab45124143780d0f4b19f12.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278e7c6578526adf5e8e8b1c8648d45.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a146c6cb4aeba2df91783137f0a268e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc06938ccfa4005ff19bd6200f6484.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7a4693bec414f0ecf5d47a569b6ea.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18430ab570e829b787d6b6afc81c02a8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585c9e5f863b80a4dcc1e3707b8b78f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a017cda52036c564b192351c845445f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fd446fd0041616dc13a7da236445c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f09827949dfb1d7b0d33a34280e95.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a11a32cdddfc41fef6b98440185563.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce58c7510bcb53f977dc625f92610ef.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21df9796600b23de040519f6d27ec8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>