--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,155 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 04:31</t>
-[...2 lines deleted...]
-    <t>IPHONE 14 128GB PRETO  GRADE A  SWAP HSO</t>
+    <t>Lista gerada no: 24/08/2026 00:53</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB ROSA  GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 14 128GB GRADE A ROXO SWAP</t>
-[...71 lines deleted...]
-    <t>ULEFONE ARMOR X12 PRO ORANGE 4/64GB</t>
+    <t>IPHONE 13 256GB VERMELHO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>SAMSUNG GT-C3520 FLIP/ 2.6 DS/ GSM BT/ VERMELHO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL LILA</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM517B 7P C/CHIP BRANCO</t>
+  </si>
+  <si>
+    <t>NOKIA 3210 4G TA-1618 - 2.4" - DUAL-SIM - PRETO</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 AMOLED</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO AMOLED</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 14 AMOLED</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 15 PRO AMOLED</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>CAMERA DEPORTVA  ACTION ABC A2071 5K WIFI 1080P FULL HD RECHARGEABLE BRANCO</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>ABC ANDROID 13 16+256 COM CANAIS APP A3080</t>
+  </si>
+  <si>
+    <t>RELOJ SMARTWATCH ABC A3090 HW X MINI BT CALL 7 IN 1</t>
+  </si>
+  <si>
+    <t>Relogio Smart Abc HW Ultra  Mini 2 A3092 Kit 7 Cinto/NFC/GPT/And -</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>SMARTWATCH ABC HW18 A3098 BT CALL 2</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO M8 PRO DUAL CHIP 8/256GB 5G GLOBAL  VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>PHILIPS PILA RECARGABLE R6B2-RTU25/97</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO V350 VGR FOIL TRIPLE  LAMINA 7500RPM  USB C DOURADO</t>
+  </si>
+  <si>
+    <t>AFEITADORA</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>APARADOR CABELO VGR  V-634 / 650 MAH  PRETO/CINZA 4 IN 1</t>
+  </si>
+  <si>
+    <t>RELOGIO APPLE  WATCH  ULTRA GPS+CELULAR 49MM /  4G SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18598c3850d7e7d10529ec19e97a8e92.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece8574658996f53c03df03668c3184.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f485822f0f929011d9b3fffe2805cd6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447f7171ba7c08ebbdbcde828ac8336.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7a9495c9bc8ebecb908ffcd90e548.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be445f7c33a0ebd40c4d7971a0f2c8d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad58eb8e702b6c5d5a7cfd98857a79b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3bb6dcab45124143780d0f4b19f12.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278e7c6578526adf5e8e8b1c8648d45.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a146c6cb4aeba2df91783137f0a268e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc06938ccfa4005ff19bd6200f6484.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7a4693bec414f0ecf5d47a569b6ea.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18430ab570e829b787d6b6afc81c02a8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585c9e5f863b80a4dcc1e3707b8b78f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a017cda52036c564b192351c845445f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1fd446fd0041616dc13a7da236445c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f09827949dfb1d7b0d33a34280e95.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a11a32cdddfc41fef6b98440185563.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce58c7510bcb53f977dc625f92610ef.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21df9796600b23de040519f6d27ec8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725c9bae389bb4266c1c82ec7f85b42.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e29a330dfae20128b284bd377ca17d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683725bc994627420029127da7afaea.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fff6b13c80d3fb29e20706d065580.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546011923ee60e5ce455518a3c0bd662.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967924fe8c3142fbc49afb7115f6c2fd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7238b5bbadfb36a630f727d4acc2ac.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047bc3b68492d9af571a25492f23984.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654013f97bbe5fe7d6dd50be571d4b4a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e94033d13f2d663a250f8bb9cf5029.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23de16ee969090ee933075c3e8246ff.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae478ba51c4126f8af82339c0206537.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ef007c2b4d60267612ec094289d4e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10821129195ecd4587ca46707002c93b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e596fcdff78da6524c526b867b62f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cf9344a57446e97bcf914becf1f9d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ae9345914177148e6633432d4ec85.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b775f0611f2f685630d2da83d5429.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff0705e14cc7191b196141742cabec.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbcfded1684a3877c63ece49979d6b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1117,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>151023</v>
+        <v>152297</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
         <v>340.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>151030</v>
+        <v>152303</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>335.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>151054</v>
+        <v>152358</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>340.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>151078</v>
+        <v>152402</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>355.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>151092</v>
+        <v>152426</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>350.0</v>
+        <v>65.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>151108</v>
+        <v>152624</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>350.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>151122</v>
+        <v>152631</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>350.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>151221</v>
+        <v>152648</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>495.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>151252</v>
+        <v>152655</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F10" s="3">
-        <v>425.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>151269</v>
+        <v>152679</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F11" s="3">
-        <v>425.0</v>
+        <v>81.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>151320</v>
+        <v>152723</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>88.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>151351</v>
+        <v>152761</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="F13" s="3">
-        <v>192.0</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>151528</v>
+        <v>152785</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F14" s="3">
-        <v>107.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>151535</v>
+        <v>152808</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F15" s="3">
-        <v>129.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>151566</v>
+        <v>152839</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>26</v>
+      </c>
+      <c r="F16" s="3">
+        <v>48.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>151573</v>
+        <v>152891</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>33</v>
+      </c>
+      <c r="F17" s="3">
+        <v>256.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>151665</v>
+        <v>152914</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F18" s="3">
-        <v>325.0</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>151672</v>
+        <v>152945</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F19" s="3">
-        <v>292.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>151740</v>
+        <v>152983</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="F20" s="3">
-        <v>95.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>151757</v>
+        <v>153133</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>95.0</v>
+        <v>410.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>