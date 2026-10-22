--- v3 (2026-08-23)
+++ v4 (2026-10-22)
@@ -14,167 +14,170 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 23/08/2026 19:00</t>
+    <t>Lista gerada no: 22/10/2026 18:01</t>
   </si>
   <si>
     <t>IPHONE 14 128GB GRADE A ROXO /LILAS USA</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
+    <t>IPHONE 13 PRO - 256GB - GRADE A - GOLD/DOURADO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
     <t>IPHONE 12 PRO - GRADE A   512GB - SWAP- BLUE/AZUL</t>
   </si>
   <si>
-    <t>SMARTPHONES</t>
-[...4 lines deleted...]
-  <si>
     <t>REL APPLE WATCH S5 40MM  GPS +CELL SWAP  GRIS</t>
   </si>
   <si>
     <t>RELOGIO</t>
   </si>
   <si>
     <t>IPHONE 14 PRO 256GB SWAP GRADO A GRAY</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO MAX 128GB GRADE A+ DOURADO</t>
-[...1 lines deleted...]
-  <si>
     <t>CEL SAMSUNG A326U GALAXY A32 4+64 DS PRETO</t>
   </si>
   <si>
     <t>SAMSUNG</t>
   </si>
   <si>
-    <t>AURICULAR JBL BT TUNE 720BT BRANCO</t>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO VERMELHO</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO PRETO</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO MARRON</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO BRANCO</t>
+  </si>
+  <si>
+    <t>TABLET XIAOMI REDMI PAD 2 4+128GB EU GRAPHITE</t>
+  </si>
+  <si>
+    <t>AMAZON</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE A+  BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A   USA  PRETO</t>
+  </si>
+  <si>
+    <t>CARREGADOR IPHONE MAGSAFE BATTERY PACK MODEL A2384 BRANCO</t>
+  </si>
+  <si>
+    <t>CARREGADOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>FONE APPLE AIRPODS PRO MWP22ZM/A BRANCO</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
-    <t>JBL</t>
-[...50 lines deleted...]
-    <t>BLULORY</t>
+    <t>AMAZON TV FIRE STICK 4K SELECT 8  WI-FI  (2DA Geração)</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>CABO APPLE WATCH ORIGINAL  SEM CAIXA</t>
+  </si>
+  <si>
+    <t>FONTE APPLE IPHONE CABO E FONTE 25W</t>
+  </si>
+  <si>
+    <t>FONTE</t>
+  </si>
+  <si>
+    <t>IPHONE 15  128GB GRADE A PRETO USA</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A   NATURAL   USA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f084d90af8d6ac6b0e6262fd0e0ea.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160100b4467f3956c3ad2098548ca20c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffea4caa9e35dc29fa008c02f365ffc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6ee3aec4f18df009841d806bae2a9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138e72785aec845d4e06c40b65aa3bb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457174cccc82c5366dc6a548f7f3ffc7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e2de4575d3fcd4fe514360d0d4ff8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e8a823c3f1d3ec24d2be92aac35a3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f4ea74e8f6eff90d3cd618eb5940b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afe9eb3aa356102551096b7037396d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d8050ce1bbcfe004ad6c59c2bdac7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d833be9ed1a037b3e781350343dbf6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8b4080cdd69b6040022f446fcfe3e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c24a6ca4f8535be75b2aa66c76afd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3eefc0d1398ba1c30ac412c7df1d0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7e113640a206b3d56225f91e91e30.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652335be888f07c6c071f056811df094.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dd9965066c25ccfb0959fa8668b5a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70e23523c6b71449220374e4e4ac0d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243672ba24281154dbdb4c52ebaddb4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9c8ed7f49ad9796e1ee12daab8c09.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb184ef6bdefb271bf754ee4f52b8d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2c57ae8fa794a5cd3655b1a4c41dd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fb750f3d86462d2ca8bcc856686bd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3f53e974779324326015a48f189ee.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2a874f362e2813f2127abcc68fe5a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61660478e3159b0377baad98c1d5a3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e7219f5d708f8052a2495d4111968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61fe2a76b8b4335e256c77f785ab58.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef645504c419736176511462c738ab.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2ca7e026a56a2d84a764235ce689c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfd7037ff23da5dbc9c76af330bd35.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68804440f7270436163f98e8b4e7258.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d42612371a60ef489b9f77f974110.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b34a79e318ccae9de2678b79e08a82.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f868844cc0bc1e0aac90c2ffc96fd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7b62fe2e1e484fd03a22c40f24b55.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935386da33a1624e3e7ceecd3f9676d1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bca985fe82b21e8ba605c0342d58a9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57f308711b869b95b47e97c94dfbfb.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,369 +1159,369 @@
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
         <v>110747</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
         <v>325.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>114370</v>
+        <v>111553</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>340.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>114417</v>
+        <v>114370</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>450.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
         <v>115834</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
         <v>185.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
         <v>117050</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
         <v>510.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>117340</v>
+        <v>117616</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>445.0</v>
+        <v>132.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>117616</v>
+        <v>117920</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>126.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>117685</v>
+        <v>117937</v>
       </c>
       <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
         <v>19</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>20</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>39.5</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>117838</v>
+        <v>117944</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F10" s="3">
-        <v>445.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>117920</v>
+        <v>117951</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="F11" s="3">
         <v>11.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>117937</v>
+        <v>118521</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>11.5</v>
+        <v>175.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>117944</v>
+        <v>120999</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>11.5</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>117951</v>
+        <v>121125</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>11.5</v>
+        <v>535.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>118194</v>
+        <v>121590</v>
       </c>
       <c r="C15" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" t="s">
         <v>29</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F15" s="3">
-        <v>290.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>118798</v>
+        <v>122979</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>450.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>119009</v>
+        <v>123181</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>385.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>120999</v>
+        <v>124430</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>230.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>121125</v>
+        <v>124737</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>510.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>121590</v>
+        <v>125437</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>14.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>122573</v>
+        <v>125444</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>18.0</v>
+        <v>670.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>