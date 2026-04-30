--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -14,100 +14,91 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 13:21</t>
-[...5 lines deleted...]
-    <t>NOTEBOOK</t>
+    <t>Lista gerada no: 30/04/2026 03:26</t>
+  </si>
+  <si>
+    <t>FONE REDMI AIRDOTS 2 RED TWSEJ061LS BLK</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>IPHONE 11 128GB GRADO A+ PRETO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
-[...16 lines deleted...]
-  <si>
     <t>RECEPTOR DIGITAL  HTV  H8 ANDROID ULTRA HD</t>
   </si>
   <si>
     <t>RECEPTOR</t>
   </si>
   <si>
     <t>HTV</t>
   </si>
   <si>
     <t>FONTE APPLE ADAPTER MACBOOK   USB-C+C</t>
   </si>
   <si>
     <t>FONTE</t>
   </si>
   <si>
     <t>IPHONE 13 128GB PRETO GRADE A</t>
   </si>
   <si>
     <t>APPLE AIRTAG 1-PACK MX532AM/A MODEL A/2187</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE A VERDE</t>
@@ -121,60 +112,72 @@
   <si>
     <t>IPHONE 14 128GB GRADE A PRETO/NEGRO</t>
   </si>
   <si>
     <t>IPHONE 14   128GB GRADE A BRANCO USA</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>IPHONE 14 128GB GRADE A ROXO /LILAS USA</t>
   </si>
   <si>
     <t>IPHONE 13 PRO - 256GB - GRADE A - GOLD/DOURADO</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE A DOURADO</t>
   </si>
   <si>
     <t>IPHONE 12 PRO - GRADE A   512GB - SWAP- BLUE/AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 256GB GRADE A GREN (VERDE</t>
   </si>
   <si>
-    <t>IPHONE 14 PRO 128GB GRADE A USA   DOURADO</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 14 PRO 128GB PURPLE  GRADE A  USA</t>
   </si>
   <si>
-    <t>IPAD AIR 4 WIFI +GPS A2316  AZUL CPO</t>
-[...2 lines deleted...]
-    <t>IPAD</t>
+    <t>REL APPLE WATCH S5 40MM  GPS +CELL SWAP  GRIS</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB SWAP GRADO A GRAY</t>
+  </si>
+  <si>
+    <t>CEL SAMSUNG A326U GALAXY A32 4+64 DS PRETO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>AURICULAR JBL BT TUNE 720BT BRANCO</t>
+  </si>
+  <si>
+    <t>JBL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6aac61c13e2e37db525441664484e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd95ae9d928c67fbc6fc6ac2f632e5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160e5af3a7710f8d2c51c8a2ce7763a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b2b4f49e26b7f12b2aab72213400a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d260f0faaf6ce67b417be3df695299b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa44536671259b13bee4b36525395ca.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf48293693ffb3054dc176a8aef0df8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3211ef2d3778fb0a18d7dc36fe1c227.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ab3d08f845715f737df8076b4365d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b091932f9fa06a05c897c89d20277a8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47f21ab9e233c9498dbd78f385866a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00ea4447776958842c0ece93f51df0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37610ff80e731a9f341bf89ad86d6a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1fd7b38c60a2c78a87f340add3679.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47f1578041ab30d759ff683af0ab3c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4647365c32893008d60644e144ef07f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670da62d649288b1214d9b86a05c3de7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d55b03b969b90544c395a29368a50d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe39b6ea1bfa5576188b1a0296d974.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da12ed2ad752a5fbda40584265b590.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c984f1fd2a779d54882739d67fd4d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a886d99520adfd2be6e9cd0270140.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dfc2d963db9bb7d9c9b224df19639.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba40afc4188f790623fb9d293bcaef.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804342114a9f01466a976d5fb1e6b4db.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d94dad499e0998414ce49637ca7cc0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d85fd2259c527622d57a6e93ddfc2b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d38fbc53f5b61f7ff4db8a446a5fd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2cf5c9539daf32bbb079d76a25995.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56e2e888ceb9ef9534927d1078079e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f6ccd611f81555ed2ad7ce9517358.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474158fc08859fd0b6c67849ce2c9fe.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d778f86e12333a4413adb8afef30c29.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce85b5e93b572f9a33e3eee8031db12.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646b79eddffe26d1ee0455eec0f06b2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011dbd2ab42013c05422c3717886f2a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092d27a9cd883e9b11ac1e0986e983e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d196220b77e842009db5bdb449f1594.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a708fcc2d8a3aa40ea1c2522f0a944.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9934d5db2441d02211f5ac0f0ca95.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1111,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>107068</v>
+        <v>107488</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>799.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>107440</v>
+        <v>107747</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>455.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>107488</v>
+        <v>107860</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>10.0</v>
+        <v>158.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>107747</v>
+        <v>108065</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>199.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>107860</v>
+        <v>110372</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>158.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>108065</v>
+        <v>110426</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>40.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>110372</v>
+        <v>110488</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>335.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>110426</v>
+        <v>110648</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" t="s">
         <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>28.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>110488</v>
+        <v>110716</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>455.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>110648</v>
+        <v>110723</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>12.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>110716</v>
+        <v>110747</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>345.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>110723</v>
+        <v>111553</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F13" s="3">
-        <v>345.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>110747</v>
+        <v>114196</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F14" s="3">
-        <v>345.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>111553</v>
+        <v>114370</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>445.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>114196</v>
+        <v>114417</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>455.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>114370</v>
+        <v>115124</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F17" s="3">
-        <v>410.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>114417</v>
+        <v>115834</v>
       </c>
       <c r="C18" t="s">
+        <v>33</v>
+      </c>
+      <c r="D18" t="s">
         <v>34</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F18" s="3">
-        <v>450.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>115100</v>
+        <v>117050</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F19" s="3">
-        <v>430.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>115124</v>
+        <v>117616</v>
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>37</v>
       </c>
       <c r="F20" s="3">
-        <v>450.0</v>
+        <v>126.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>115605</v>
+        <v>117685</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F21" s="3">
-        <v>320.0</v>
+        <v>39.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>