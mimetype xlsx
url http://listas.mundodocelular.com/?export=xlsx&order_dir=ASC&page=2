--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,170 +14,161 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 03:26</t>
-[...2 lines deleted...]
-    <t>FONE REDMI AIRDOTS 2 RED TWSEJ061LS BLK</t>
+    <t>Lista gerada no: 24/06/2026 03:53</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB PRETO GRADE A</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>APPLE AIRTAG 1-PACK MX532AM/A MODEL A/2187</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A VERDE</t>
+  </si>
+  <si>
+    <t>CABO APPLE MM0A3ZE/A USB-C TO LIGHTNING ORIGINAL</t>
+  </si>
+  <si>
+    <t>CABO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A PRETO/NEGRO</t>
+  </si>
+  <si>
+    <t>IPHONE 14   128GB GRADE A BRANCO USA</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A ROXO /LILAS USA</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO - 256GB - GRADE A - GOLD/DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO - GRADE A   512GB - SWAP- BLUE/AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A GREN (VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB PURPLE  GRADE A  USA</t>
+  </si>
+  <si>
+    <t>REL APPLE WATCH S5 40MM  GPS +CELL SWAP  GRIS</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB SWAP GRADO A GRAY</t>
+  </si>
+  <si>
+    <t>CEL SAMSUNG A326U GALAXY A32 4+64 DS PRETO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>AURICULAR JBL BT TUNE 720BT BRANCO</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
-    <t>XIAOMI</t>
-[...88 lines deleted...]
-  <si>
     <t>JBL</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO VERMELHO</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO PRETO</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO MARRON</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO BRANCO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -200,51 +191,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c984f1fd2a779d54882739d67fd4d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a886d99520adfd2be6e9cd0270140.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dfc2d963db9bb7d9c9b224df19639.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba40afc4188f790623fb9d293bcaef.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804342114a9f01466a976d5fb1e6b4db.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d94dad499e0998414ce49637ca7cc0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d85fd2259c527622d57a6e93ddfc2b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d38fbc53f5b61f7ff4db8a446a5fd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2cf5c9539daf32bbb079d76a25995.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56e2e888ceb9ef9534927d1078079e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f6ccd611f81555ed2ad7ce9517358.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474158fc08859fd0b6c67849ce2c9fe.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d778f86e12333a4413adb8afef30c29.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce85b5e93b572f9a33e3eee8031db12.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646b79eddffe26d1ee0455eec0f06b2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011dbd2ab42013c05422c3717886f2a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092d27a9cd883e9b11ac1e0986e983e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d196220b77e842009db5bdb449f1594.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a708fcc2d8a3aa40ea1c2522f0a944.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9934d5db2441d02211f5ac0f0ca95.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7338a71654738e3bdd8acc49953e1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d189afd6e8170a7c1257dea7cb9fe61.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757fdbdda752e21f21382cd6e406f84.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c468c8ea754cb5a8a26e530a291e1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeadd1d1ac64e4228e832f2f4711d08.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae2aaf06646b808c03ad2ef5943715.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8ba6ff1cc0429d07e6b33a96653bc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7630c8c769f5503a4de95862a92cb1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70050fb604dc055528d1309e9006258.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95ab614a951b3587cda87fcfd4afa1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a642b0af1fd19441052a818b40768.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e50d0f20305cbf4faf1a2b437047c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe4eb5bd12af31525ad53687947b3b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d416c2ce397873e0eb176e57c05a5f9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cda00f5411ed8993650302442f30b6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c926b80e025b728a1bf254dd883842.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c231870f1780b2c73035496ea94e3f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d13983534c08eeabcb1ca12525f9a4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0c89cc879689fd9cc6e7e45ec7b31.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488d2e618400d2efe77daf20358b4d8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1111,417 +1102,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>107488</v>
+        <v>110372</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>10.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>107747</v>
+        <v>110426</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>199.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>107860</v>
+        <v>110488</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>158.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>108065</v>
+        <v>110648</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>40.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>110372</v>
+        <v>110716</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>335.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>110426</v>
+        <v>110723</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>26.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>110488</v>
+        <v>110747</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>420.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>110648</v>
+        <v>111553</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>12.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>110716</v>
+        <v>114196</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>330.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>110723</v>
+        <v>114370</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>330.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>110747</v>
+        <v>114417</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>330.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>111553</v>
+        <v>115124</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
         <v>425.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>114196</v>
+        <v>115834</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>420.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>114370</v>
+        <v>117050</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>410.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>114417</v>
+        <v>117616</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="F16" s="3">
-        <v>450.0</v>
+        <v>126.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>115124</v>
+        <v>117685</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="F17" s="3">
-        <v>450.0</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>115834</v>
+        <v>117920</v>
       </c>
       <c r="C18" t="s">
+        <v>32</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
         <v>33</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>185.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>117050</v>
+        <v>117937</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F19" s="3">
-        <v>470.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>117616</v>
+        <v>117944</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F20" s="3">
-        <v>126.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>117685</v>
+        <v>117951</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="F21" s="3">
-        <v>39.5</v>
+        <v>11.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>