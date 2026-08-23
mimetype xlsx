--- v2 (2026-06-24)
+++ v3 (2026-08-23)
@@ -14,161 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 03:53</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 128GB PRETO GRADE A</t>
+    <t>Lista gerada no: 23/08/2026 19:00</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A ROXO /LILAS USA</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PRO - GRADE A   512GB - SWAP- BLUE/AZUL</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...2 lines deleted...]
-    <t>APPLE AIRTAG 1-PACK MX532AM/A MODEL A/2187</t>
+    <t>IPHONE 13 PRO 256GB GRADE A GREN (VERDE</t>
+  </si>
+  <si>
+    <t>REL APPLE WATCH S5 40MM  GPS +CELL SWAP  GRIS</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB SWAP GRADO A GRAY</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A+ DOURADO</t>
+  </si>
+  <si>
+    <t>CEL SAMSUNG A326U GALAXY A32 4+64 DS PRETO</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>AURICULAR JBL BT TUNE 720BT BRANCO</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A+ AZUL</t>
+  </si>
+  <si>
+    <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO VERMELHO</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO MAX 128GB GRADE A VERDE</t>
-[...61 lines deleted...]
-  <si>
     <t>ACER</t>
   </si>
   <si>
     <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO PRETO</t>
   </si>
   <si>
     <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO MARRON</t>
   </si>
   <si>
     <t>LOCALIZADOR DEVAKI MITAG HD-P16 COM ESTOJO BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A+ BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A   AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A GRAY- GRAFFITE USA</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE A+  BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A   USA  PRETO</t>
+  </si>
+  <si>
+    <t>CARREGADOR IPHONE MAGSAFE BATTERY PACK MODEL A2384 BRANCO</t>
+  </si>
+  <si>
+    <t>CARREGADOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>RELOGIO BLULORY SMARTWATCH GLIFO 9 DO PRETO</t>
+  </si>
+  <si>
+    <t>BLULORY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7338a71654738e3bdd8acc49953e1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d189afd6e8170a7c1257dea7cb9fe61.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757fdbdda752e21f21382cd6e406f84.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c468c8ea754cb5a8a26e530a291e1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeadd1d1ac64e4228e832f2f4711d08.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae2aaf06646b808c03ad2ef5943715.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8ba6ff1cc0429d07e6b33a96653bc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7630c8c769f5503a4de95862a92cb1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70050fb604dc055528d1309e9006258.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95ab614a951b3587cda87fcfd4afa1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a642b0af1fd19441052a818b40768.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e50d0f20305cbf4faf1a2b437047c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe4eb5bd12af31525ad53687947b3b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d416c2ce397873e0eb176e57c05a5f9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cda00f5411ed8993650302442f30b6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c926b80e025b728a1bf254dd883842.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c231870f1780b2c73035496ea94e3f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d13983534c08eeabcb1ca12525f9a4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0c89cc879689fd9cc6e7e45ec7b31.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488d2e618400d2efe77daf20358b4d8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f084d90af8d6ac6b0e6262fd0e0ea.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160100b4467f3956c3ad2098548ca20c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffea4caa9e35dc29fa008c02f365ffc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6ee3aec4f18df009841d806bae2a9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138e72785aec845d4e06c40b65aa3bb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457174cccc82c5366dc6a548f7f3ffc7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e2de4575d3fcd4fe514360d0d4ff8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e8a823c3f1d3ec24d2be92aac35a3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f4ea74e8f6eff90d3cd618eb5940b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afe9eb3aa356102551096b7037396d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d8050ce1bbcfe004ad6c59c2bdac7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d833be9ed1a037b3e781350343dbf6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8b4080cdd69b6040022f446fcfe3e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c24a6ca4f8535be75b2aa66c76afd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3eefc0d1398ba1c30ac412c7df1d0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7e113640a206b3d56225f91e91e30.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652335be888f07c6c071f056811df094.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dd9965066c25ccfb0959fa8668b5a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70e23523c6b71449220374e4e4ac0d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243672ba24281154dbdb4c52ebaddb4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1108,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>110372</v>
+        <v>110747</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>290.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>110426</v>
+        <v>114370</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>26.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>110488</v>
+        <v>114417</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>420.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>110648</v>
+        <v>115834</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>12.0</v>
+        <v>185.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>110716</v>
+        <v>117050</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>325.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>110723</v>
+        <v>117340</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>325.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>110747</v>
+        <v>117616</v>
       </c>
       <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
         <v>18</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>325.0</v>
+        <v>126.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>111553</v>
+        <v>117685</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>425.0</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>114196</v>
+        <v>117838</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>420.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>114370</v>
+        <v>117920</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>340.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>114417</v>
+        <v>117937</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>450.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>115124</v>
+        <v>117944</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>425.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>115834</v>
+        <v>117951</v>
       </c>
       <c r="C14" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" t="s">
         <v>24</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>25</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>185.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>117050</v>
+        <v>118194</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>470.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>117616</v>
+        <v>118798</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>126.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>117685</v>
+        <v>119009</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>39.5</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>117920</v>
+        <v>120999</v>
       </c>
       <c r="C18" t="s">
         <v>32</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>11.5</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>117937</v>
+        <v>121125</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>11.5</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>117944</v>
+        <v>121590</v>
       </c>
       <c r="C20" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" t="s">
         <v>35</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F20" s="3">
-        <v>11.5</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>117951</v>
+        <v>122573</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F21" s="3">
-        <v>11.5</v>
+        <v>18.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>