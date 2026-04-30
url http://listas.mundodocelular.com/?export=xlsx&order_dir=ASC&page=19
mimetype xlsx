--- v0 (2026-03-04)
+++ v1 (2026-04-30)
@@ -14,155 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/03/2026 03:09</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 128GB MTP53HN/A A3090 BLACK</t>
+    <t>Lista gerada no: 30/04/2026 11:18</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 1TBGB DEEP BLUE</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>1,850.00</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...74 lines deleted...]
-    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD US</t>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL AMERICANO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A  AMERICANO PURPLE</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15 8+256GB BLACK</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>DEPILADOR  ELELETRICO VGR V-733 6 EM 1 LADY CARE RECARREGAVEL USB ROSE</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV HTV BOX H9 NDROID</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB COSMIC ORANGE LL/A</t>
+  </si>
+  <si>
+    <t>1,265.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 LAVANDER</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256  XDR 6.3 / CAMARA DUAL l 48+48MP/18MP Center Stage / Ios 26 - SAGE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 BRANCO  LL/A</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB BLACK TITANIUN  GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB DESER TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>FONE BLACKVIEW FITBUDS H1 BRANCO</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>TP-LINK</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE LL/A</t>
+  </si>
+  <si>
+    <t>1,270.00</t>
+  </si>
+  <si>
+    <t>INFINIX SMART 10 X6725 4-128 PRETO</t>
+  </si>
+  <si>
+    <t>INFINIX</t>
+  </si>
+  <si>
+    <t>INFINIX SMART 10 X6725 4/128 DOURADO</t>
+  </si>
+  <si>
+    <t>INFINIX SMART 10 X6725 4-128 BRANCO</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO MAX     PRETO</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB GRADE A+  C/CHIP DOURADO  SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2481019f1efceb70ea9d7832363237.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224912459cfbc51be53aec571bd167f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffb1931a1948bed46cf586d2f64fc2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51ec6a795bccb435c20e5194e35808.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1823c91825e97f6c50ad4b4b20580.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbda7de32170f57995781ef1596b19.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383262ed87c22133748e12814512bed1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967044f1148b93f56b6021c2810f6857.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7fed12a8150e30155f55be6d0009a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ab4124364cc15979139b936bcf0a7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c7fd8844c23eb4d902e8436f6b3cf.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4455c48af8b60e36b8776697c226ba.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a159145ec5387c1928d3f715296f7d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1677e3fa6b884f6e7f096396a87b5e3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e79652413234851790649e93ae00f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5363a119e9965477b64332e3dcd2db8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0e21510428940395ae38c34540e21.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11e627b16bb67e180cf9f174a1ebf8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19a1874b9219bdf1ad5d85ea4beeb7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5819d5825aa430d52eaabc366a0d8f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd8519757dd9b2bb092256fdfe4673.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e3aaba030da1c044d22bf0045e26b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33d0e81869aeb0c5c6401e73267497.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30b80b7fc7293325e47b2cf104f731.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169aec4eea9fffe37f0ba365b55422d6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849554a8dff1c901ac64b9f1a25661d1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66b6790c1bb3ad1e4b5262d279f1a8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab487cbce9ed015667085ab3a50d437.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7e14eae65c899f0afa05d26591fd4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a8026deb903db7112c514d1de955b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984ecb5af4bfb01efc016fb84767c29.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafae11eaab573eda1b9c641cfc73f9c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba357ec8a2da0472b6bab9cac6d362.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b23a5c91fdbcaa2ec8c0e5a685e1a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c80f69c0c8b4e70dabfc1202f2d982.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155394572122d5ee123d5a2dd2dfcba5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f192985238ce4c06356db7745b30a3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1210d1918e9ce453fe68c75d2426d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a948b4381007c916e2de15be8b5d0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6561b05be044cf5e8346cf92b039d2.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1117,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>146166</v>
+        <v>147910</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3">
-        <v>611.0</v>
+      <c r="F2" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>146180</v>
+        <v>148085</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="3" t="s">
-        <v>12</v>
+      <c r="F3" s="3">
+        <v>670.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>146197</v>
+        <v>148092</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="3" t="s">
-        <v>14</v>
+      <c r="F4" s="3">
+        <v>670.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>146203</v>
+        <v>148368</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>880.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>146234</v>
+        <v>148733</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>37.0</v>
+        <v>163.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>146258</v>
+        <v>148788</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="s">
         <v>18</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>790.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>146272</v>
+        <v>148856</v>
       </c>
       <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
         <v>20</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>780.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>146302</v>
+        <v>148863</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
-      <c r="F9" s="3">
-        <v>570.0</v>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>146319</v>
+        <v>148870</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>590.0</v>
+        <v>815.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>146326</v>
+        <v>148887</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>550.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>146357</v>
+        <v>148894</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>665.0</v>
+        <v>805.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>146401</v>
+        <v>148900</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>240.0</v>
+        <v>945.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>146456</v>
+        <v>148924</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>660.0</v>
+        <v>945.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>146463</v>
+        <v>148979</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3">
-        <v>620.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146470</v>
+        <v>149143</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
-      <c r="F16" s="3">
-        <v>640.0</v>
+      <c r="F16" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>146487</v>
+        <v>149563</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="F17" s="3">
-        <v>690.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146494</v>
+        <v>149570</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="F18" s="3">
-        <v>680.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>146500</v>
+        <v>149587</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="F19" s="3">
-        <v>680.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>146517</v>
+        <v>149761</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>40</v>
       </c>
       <c r="F20" s="3">
-        <v>655.0</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>146524</v>
+        <v>149877</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>655.0</v>
+        <v>510.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>