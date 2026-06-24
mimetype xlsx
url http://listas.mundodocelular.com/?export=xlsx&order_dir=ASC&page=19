--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,176 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 11:18</t>
-[...2 lines deleted...]
-    <t>IPHONE 17 PRO MAX 1TBGB DEEP BLUE</t>
+    <t>Lista gerada no: 24/06/2026 01:42</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A PRETO  SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>1,850.00</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
+    <t>IPHONE 15 PRO 128GB GRADO A AZUL SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL AMERICANO</t>
-[...83 lines deleted...]
-    <t>IPHONE 14 PRO MAX 128GB GRADE A+  C/CHIP DOURADO  SWAP</t>
+    <t>IPHONE 15 PRO 128GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BRANCO TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB  DESERT  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB DESERT  TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB GRADE A NATURAL TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A  DESERT  TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A WHITH TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A  DOURADO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A GRAY SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd8519757dd9b2bb092256fdfe4673.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e3aaba030da1c044d22bf0045e26b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33d0e81869aeb0c5c6401e73267497.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30b80b7fc7293325e47b2cf104f731.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169aec4eea9fffe37f0ba365b55422d6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849554a8dff1c901ac64b9f1a25661d1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66b6790c1bb3ad1e4b5262d279f1a8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab487cbce9ed015667085ab3a50d437.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7e14eae65c899f0afa05d26591fd4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a8026deb903db7112c514d1de955b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984ecb5af4bfb01efc016fb84767c29.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafae11eaab573eda1b9c641cfc73f9c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba357ec8a2da0472b6bab9cac6d362.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b23a5c91fdbcaa2ec8c0e5a685e1a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c80f69c0c8b4e70dabfc1202f2d982.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155394572122d5ee123d5a2dd2dfcba5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f192985238ce4c06356db7745b30a3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1210d1918e9ce453fe68c75d2426d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a948b4381007c916e2de15be8b5d0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6561b05be044cf5e8346cf92b039d2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe4e585ab52eac7a48f552b07bc857.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9256babb468bbd21b87922adf9117.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf1721ba6f7ccfa2db834d8799ab42.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f5b12050c1534ecf7f5f66d7eba3a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c020173d472a1e63f44712517f989f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a1c5aa0ae7545e1ac3acc4a76b3b5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff2fd48bcf7fda507b164928d6ffe9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd26bfabaa35002600ef9503f43149.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ff50c304def484cc427489d5d9d91.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f6db2aca2a0b0e484f8a1376f4e78.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadb164d06e844e2bf26719d5a966aa.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591411186950fafda80103c8310855c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892f9b97a897e4ea465e516972fdfbd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32536e9c6037da179db9344c366804c9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff371ba032deba99859a527a5370c8b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb724e0e1629e71dde342097e228ead.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e588b5a8f64c4df2ab0278c8c1a1f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad3da147a87a2a68a0a7034e5ddd4d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d7c97f8a6a35e7a231f3e8d85d7eb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495278a83fc7d754d06114c08ab096d8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1117,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>147910</v>
+        <v>150712</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3" t="s">
-        <v>10</v>
+      <c r="F2" s="3">
+        <v>560.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>148085</v>
+        <v>150729</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>11</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>670.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>148092</v>
+        <v>150736</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>670.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>148368</v>
+        <v>150743</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>510.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>148733</v>
+        <v>150750</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>163.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>148788</v>
+        <v>150774</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>32.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>148856</v>
+        <v>150781</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>170.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>148863</v>
+        <v>150835</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
-      <c r="F9" s="3" t="s">
-        <v>23</v>
+      <c r="F9" s="3">
+        <v>740.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>148870</v>
+        <v>150859</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>815.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>148887</v>
+        <v>150866</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>799.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>148894</v>
+        <v>150873</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>805.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>148900</v>
+        <v>150880</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>945.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>148924</v>
+        <v>150903</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>945.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>148979</v>
+        <v>150910</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>30.0</v>
+        <v>875.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>149143</v>
+        <v>150927</v>
       </c>
       <c r="C16" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
-      <c r="F16" s="3" t="s">
-        <v>33</v>
+      <c r="F16" s="3">
+        <v>880.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>149563</v>
+        <v>150941</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>96.0</v>
+        <v>920.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>149570</v>
+        <v>150965</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>96.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>149587</v>
+        <v>150972</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>96.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>149761</v>
+        <v>150989</v>
       </c>
       <c r="C20" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>56.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>149877</v>
+        <v>150996</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>510.0</v>
+        <v>425.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>