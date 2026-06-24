--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 01:42</t>
+    <t>Lista gerada no: 24/06/2026 03:16</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO A PRETO  SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO A AZUL SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO A NATURAL SWAP</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 128GB GRADO A BRANCO SWAP</t>
   </si>
   <si>
     <t>IPHONE 15 PRO 256GB GRADO A PRETO SWAP</t>
   </si>
@@ -170,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe4e585ab52eac7a48f552b07bc857.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9256babb468bbd21b87922adf9117.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf1721ba6f7ccfa2db834d8799ab42.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f5b12050c1534ecf7f5f66d7eba3a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c020173d472a1e63f44712517f989f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a1c5aa0ae7545e1ac3acc4a76b3b5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff2fd48bcf7fda507b164928d6ffe9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd26bfabaa35002600ef9503f43149.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ff50c304def484cc427489d5d9d91.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f6db2aca2a0b0e484f8a1376f4e78.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadb164d06e844e2bf26719d5a966aa.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591411186950fafda80103c8310855c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892f9b97a897e4ea465e516972fdfbd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32536e9c6037da179db9344c366804c9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff371ba032deba99859a527a5370c8b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb724e0e1629e71dde342097e228ead.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e588b5a8f64c4df2ab0278c8c1a1f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad3da147a87a2a68a0a7034e5ddd4d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d7c97f8a6a35e7a231f3e8d85d7eb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495278a83fc7d754d06114c08ab096d8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe562ce56edf6a2cd5181f5d024774.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63239be201f0b12b40280428f5100c76.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759d53dce0f4945bf7e0777dcc66685.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0988e9cf4f478d587f1d5908940a19.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd756dbd3f4ffa1b3b1c2102773dbc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef250da1a9b3907c4af514cc572be8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da417bff743a5c9c891c12cbe74ba3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8916b041ca521b2bac1b73ba4545e9c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59720300b76149d882887dde1d49d888.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277583aadd362396640ef79785b4d459.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37c5ac6e1d38d2e23a0c0cf731cf66.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee5e35565b4415c65fb9086dc6005e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a9e3589d67fd77675b7ba07ed3b45.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb437e57dadd3e62d3deaa76ec197718.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995c2c9283458f779cac3dadee66eaf.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6353d7a44e1d62712a282828419f9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e4ec5bfa416826aad119f04f8f62b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67990fdf8133d9cf42fe8684b7e03353.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4b1fa55899f3f5dd9cf868699cda5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e6bba5d24b3ebd4da6a997c916e1f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>