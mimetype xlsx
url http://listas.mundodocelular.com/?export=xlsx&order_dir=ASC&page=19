--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,140 +14,143 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 03:16</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO 128GB GRADO A PRETO  SWAP</t>
+    <t>Lista gerada no: 24/08/2026 01:48</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 4 PRO 8/256GB PRETO DUAL SIM 6.56 TELA</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB BRANCO   GRADE A SWAP HSO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO 128GB GRADO A AZUL SWAP</t>
-[...56 lines deleted...]
-    <t>IPHONE 13 PRO 256GB GRADE A GRAY SWAP</t>
+    <t>IPHONE 14 128GB AZUL  GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 128GB GRADE A PRETO SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 128GB GRADE A AZUL HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 128GB GRADE A VERDE HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PLUS 128GB GRADE A PINK  HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A AZUL  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB AZUL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 512GB PRETO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 512GB NATURAL  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB PRETO GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB TEAL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 128GB ULTRAMARINE SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB BLACK TITANIUN SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 1TBGB BLACK SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 1TBGB AZUL GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 1TBGB NATURAL  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB DESERT TITANIUN GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 256GB PRETO GRADE A SWAP HSO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +173,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe562ce56edf6a2cd5181f5d024774.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63239be201f0b12b40280428f5100c76.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759d53dce0f4945bf7e0777dcc66685.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0988e9cf4f478d587f1d5908940a19.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd756dbd3f4ffa1b3b1c2102773dbc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef250da1a9b3907c4af514cc572be8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da417bff743a5c9c891c12cbe74ba3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8916b041ca521b2bac1b73ba4545e9c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59720300b76149d882887dde1d49d888.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277583aadd362396640ef79785b4d459.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37c5ac6e1d38d2e23a0c0cf731cf66.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee5e35565b4415c65fb9086dc6005e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a9e3589d67fd77675b7ba07ed3b45.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb437e57dadd3e62d3deaa76ec197718.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995c2c9283458f779cac3dadee66eaf.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6353d7a44e1d62712a282828419f9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e4ec5bfa416826aad119f04f8f62b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67990fdf8133d9cf42fe8684b7e03353.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4b1fa55899f3f5dd9cf868699cda5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e6bba5d24b3ebd4da6a997c916e1f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2f00e9c291d1694b8d89cb05e99f7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399af638032075bcf7a1dbd653d27594.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8a4912624c2aef23fe7835dd4b53c.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad5965b0a5a482743e3936f8d2c161.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5270def2685163c3cb8adf2b82552.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9eca946dc71c5d40fb0b42f284216.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd48b2be6ab739505805d582cdb98c4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db046a30c00fd4103310f993beb22f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55abe1c03ed079a59e6592f6d970f11.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666afcb6eafe92b0fffec9d8354ab20.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ebea11f9703e954a1fb43f2cbbdb1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034ff5024ef38064c359dda61c9394d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fc6714b992540deb335a5b0937feb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c37aeedcd4b9cb12818dcdc440f5f8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7c038fc5c13d06cee7a4e24d2eb72.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3abd0902633beac6a2def80c12114.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539be453305448298a0fa143ff26475.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c38f5c8044d3021b5213e22cec853.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707fdf30abb6efefc0ada5a5cee0b98.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f2e151cbd875e49c0451dc32949b3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1083,415 +1086,415 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150712</v>
+        <v>151832</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>560.0</v>
+        <v>178.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150729</v>
+        <v>151917</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>560.0</v>
+        <v>285.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150736</v>
+        <v>151924</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>560.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150743</v>
+        <v>151931</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>560.0</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150750</v>
+        <v>151948</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>610.0</v>
+        <v>458.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150774</v>
+        <v>151955</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>610.0</v>
+        <v>459.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150781</v>
+        <v>151962</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>610.0</v>
+        <v>459.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150835</v>
+        <v>151979</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>740.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150859</v>
+        <v>151986</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>740.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150866</v>
+        <v>151993</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>740.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150873</v>
+        <v>152013</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>755.0</v>
+        <v>720.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150880</v>
+        <v>152044</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F13" s="3">
-        <v>755.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150903</v>
+        <v>152068</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F14" s="3">
-        <v>755.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150910</v>
+        <v>152075</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>875.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150927</v>
+        <v>152099</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>880.0</v>
+        <v>920.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150941</v>
+        <v>152105</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F17" s="3">
-        <v>920.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150965</v>
+        <v>152112</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F18" s="3">
-        <v>385.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150972</v>
+        <v>152129</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F19" s="3">
-        <v>385.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150989</v>
+        <v>152174</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F20" s="3">
-        <v>385.0</v>
+        <v>920.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150996</v>
+        <v>152280</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F21" s="3">
-        <v>425.0</v>
+        <v>340.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>