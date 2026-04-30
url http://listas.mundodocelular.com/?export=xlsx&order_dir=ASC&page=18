--- v0 (2026-03-04)
+++ v1 (2026-04-30)
@@ -14,140 +14,173 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/03/2026 03:08</t>
-[...5 lines deleted...]
-    <t>NOTEBOOK</t>
+    <t>Lista gerada no: 30/04/2026 11:19</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019/21.5IN I3 3.6/1TB HDD /8GB SIL US</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /128GB SWAP US</t>
-[...8 lines deleted...]
-    <t>MACBOOK AIR 2017/ I7 A1466 13” /2.2 128GB SWAP IN</t>
+    <t>APPLE IMAC 2011/21.5” /15 2.5 / 500GB HDD SIL US</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL AZUL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>MACBOOK AIR 2020 M1/ A2337 13”/ 3.2 256GB SWAP US</t>
-[...41 lines deleted...]
-    <t>MACBOOK PRO 2019/ I7 A2141 16”/2.6 512GB  SWAP US</t>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL ROSA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 AIR LIGHT GOLD 256GB</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM8800  8 RAM /1TB 5G PLUS   5G 10" PULGADAS  C/CHIP PRETO</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO V-360 VGR LAVAVEL USB LCD 60 MIN IPX6 VERDE</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>GTIDE L21 BLT EARPHONE  BRANCO</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE L21 BLT EARPHONE  PINK</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Beige</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Rosa</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 2TBGB COSMIC ORANGE</t>
+  </si>
+  <si>
+    <t>2,200.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB JP BRANCO</t>
+  </si>
+  <si>
+    <t>1,650.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BRANCO</t>
+  </si>
+  <si>
+    <t>1,275.00</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  NATURAL AMERICANO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C      4+128GB BLACK</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI 15C      4+128GB AZUL</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 1TBGB ORANGE</t>
+  </si>
+  <si>
+    <t>1,800.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +203,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d1edb2ea10db52fb9df17858ec3a8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c372873214f3fe2cb361150b513ef87.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c95fe6f2d5bebd37ea5fd8db94f49.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a30d6484a5ac32a1e54fba33d957b5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79b20ccfdfa9431313ed47c435b02a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1144a6b78b492c439d1b265684ea3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133219d048c651733c457131e3a7e9b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071324977ff2042c5cf95813aab5806.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4445daa8af4430e93ce516ce083dd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69d3c6331e00b2fca0a5bc22d992c1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f4793a72f28b136ff87b6a343db67.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da95d83b0c9e9cd772e6b5c6f86e21.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a56145863ee5037443015b2becd43.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10750828911a614de65c7959eb80e4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ed37afb70a9e5184a7897c4c8cbc7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2537fce0f2c2ea807472a06eccdfe1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df9530dee9ae74dbc62fd93d4b5951.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d363923306778c7ad6dcaa4525da806.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bc5a43a80f7c48e74603b572a38e6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54eb94562026b627b046f823ba24900.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247503c7e79f0f3f95079f9ddefa930d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d4ddee8ac49942022f8c346629c1f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cd6e178f81f2acd2c0992f4c3ac7f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670ecd89c99a4fe8670d878795654fe.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921327e1047d144fc6ca23b5d284b181.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a93aa119dc8f554de38a1629ce9d83.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ebc23fcdcf1cc93a36347994e1dc9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8f8491a2b5682b23f8412ac52e459.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bb566e2cf1f18b2d25c25e6fd27fd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe75644105bba308d644182a2c56ec.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38d050f2855be54973038daa9001c5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829e9ecf0d6611348b7f44d6e8de21e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b4da90ebfe74703a723e928120bee.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b60f63d0cc128895545ce62d9c4c1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef5e1ed5be704e4d9bb0d9ef977602.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71663231757e296b7c7c2a902cad17f8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a08e10c1ebfac0f9c2c1b507089104.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d87260db2e37955810b55ef48a0550.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7f89413ecf3fd43756736cf380a0a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959f3489074ac744b371a2c784467f8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1081,417 +1114,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>145510</v>
+        <v>146593</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
         <v>420.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>145534</v>
+        <v>146616</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>195.0</v>
+        <v>224.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>145541</v>
+        <v>146920</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F4" s="3">
-        <v>215.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>145558</v>
+        <v>146937</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
         <v>12</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>199.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>145572</v>
+        <v>146944</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="s">
         <v>13</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>199.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>145589</v>
+        <v>146951</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>440.0</v>
+        <v>899.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>145664</v>
+        <v>147002</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F8" s="3">
-        <v>199.0</v>
+        <v>93.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>145695</v>
+        <v>147422</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>625.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>145855</v>
+        <v>147538</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>540.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>145909</v>
+        <v>147545</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F11" s="3">
-        <v>219.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>145916</v>
+        <v>147590</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F12" s="3">
-        <v>249.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>145930</v>
+        <v>147606</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F13" s="3">
-        <v>757.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>145947</v>
+        <v>147668</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
-      <c r="F14" s="3">
-        <v>785.0</v>
+      <c r="F14" s="3" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>145985</v>
+        <v>147682</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
-      <c r="F15" s="3">
-        <v>370.0</v>
+      <c r="F15" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146050</v>
+        <v>147729</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
-      <c r="F16" s="3">
-        <v>370.0</v>
+      <c r="F16" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>146067</v>
+        <v>147835</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>410.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146074</v>
+        <v>147842</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>360.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>146081</v>
+        <v>147873</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F19" s="3">
-        <v>375.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>146142</v>
+        <v>147880</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>38</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F20" s="3">
-        <v>580.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>146159</v>
+        <v>147897</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
-      <c r="F21" s="3">
-        <v>460.0</v>
+      <c r="F21" s="3" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>