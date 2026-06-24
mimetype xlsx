--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,173 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 11:19</t>
-[...5 lines deleted...]
-    <t>COMPUTADOR</t>
+    <t>Lista gerada no: 24/06/2026 03:07</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA  PRETO 12/512GB</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA ORANG 12-512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 4 PRO ORANGE 8-256GB</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB DEEP BLUE SWAP</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE IMAC 2011/21.5” /15 2.5 / 500GB HDD SIL US</t>
-[...32 lines deleted...]
-    <t>GTIDE L21 BLT EARPHONE  BRANCO</t>
+    <t>1,080.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB COSMIC ORANGE SWAP</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER SILVER + TAKA PERFUME</t>
   </si>
   <si>
     <t>GTIDE</t>
   </si>
   <si>
-    <t>GTIDE L21 BLT EARPHONE  PINK</t>
-[...5 lines deleted...]
-    <t>Fone de Ouvido G-Tide OWS8 Wireless - Rosa</t>
+    <t>GTIDE SMART WATCH ROMANCE SILVER + ZOHOO PERFUME</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BLACK + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO GOLD + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BRANCO + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R9 EDGE GREY</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH Q1 PURPLE SWS004</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S5 PRO GOLD (SWA012)</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PINK</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PURPLE</t>
+  </si>
+  <si>
+    <t>GTIDE WIRELESS HEADSET HI-BEAT AZUL</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
-    <t>IPHONE 17 PRO MAX 2TBGB COSMIC ORANGE</t>
-[...38 lines deleted...]
-    <t>1,800.00</t>
+    <t>REL. APPLE WATCH S9 45MM MR9H3LL/A PINK</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A VERDE SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PINK  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A AMARELO SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -203,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247503c7e79f0f3f95079f9ddefa930d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d4ddee8ac49942022f8c346629c1f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cd6e178f81f2acd2c0992f4c3ac7f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670ecd89c99a4fe8670d878795654fe.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921327e1047d144fc6ca23b5d284b181.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a93aa119dc8f554de38a1629ce9d83.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ebc23fcdcf1cc93a36347994e1dc9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8f8491a2b5682b23f8412ac52e459.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bb566e2cf1f18b2d25c25e6fd27fd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe75644105bba308d644182a2c56ec.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38d050f2855be54973038daa9001c5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829e9ecf0d6611348b7f44d6e8de21e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b4da90ebfe74703a723e928120bee.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b60f63d0cc128895545ce62d9c4c1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef5e1ed5be704e4d9bb0d9ef977602.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71663231757e296b7c7c2a902cad17f8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a08e10c1ebfac0f9c2c1b507089104.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d87260db2e37955810b55ef48a0550.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7f89413ecf3fd43756736cf380a0a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959f3489074ac744b371a2c784467f8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9fa183b908fa1bdd37b4a8b159e97.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcfc0a5010540ce6f8ae1d7fdd9db0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1e85c30d00be295dace5786f3fa7f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0bc30c8ce2c414f615bc7e3c6ecf7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa86c63e1c8922b9108c548d817a2bc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d04931bd4b3bb60e3ba1fd6c7e8f73.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b879a2929dc82f2a9164839f88b29.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8db7578cb41aa483e40d8e3eb89550.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20a6f6a4961a772bd7b9977c4884c5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7be7534b8f6ef40a619e32d09e6acd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e99664566a153b76b70b984669f58.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a9fa2a9869de6f87a7b0abc76b03d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cb8210bd2be3a1f6e89b07b8ecd98.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa143137164a03da8777454c80005a1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234183ab1c90714fa8f2d08507403a2f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db55affdaea8713a5b2475100b9f03.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d44f69b4403f25d0bfbaba1f2f3e44.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8fb2503453355ba4b55a59ca23988.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f88a15b2a63c030beb6395ec9a9a16.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb21986172d9a6d75ccffaf0e3e0faa.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1114,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="84.836" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>146593</v>
+        <v>150262</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>420.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>146616</v>
+        <v>150279</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>224.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>146920</v>
+        <v>150293</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>43.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>146937</v>
+        <v>150422</v>
       </c>
       <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...6 lines deleted...]
-        <v>43.0</v>
+      <c r="F5" s="3" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>146944</v>
+        <v>150439</v>
       </c>
       <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="3" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>42.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>146951</v>
+        <v>150477</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>899.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>147002</v>
+        <v>150507</v>
       </c>
       <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" t="s">
         <v>18</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>93.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>147422</v>
+        <v>150514</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>28.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>147538</v>
+        <v>150521</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>9.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>147545</v>
+        <v>150538</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>9.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>147590</v>
+        <v>150545</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F12" s="3">
-        <v>15.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>147606</v>
+        <v>150576</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>16.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>147668</v>
+        <v>150583</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>18</v>
+      </c>
+      <c r="F14" s="3">
+        <v>31.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>147682</v>
+        <v>150606</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>18</v>
+      </c>
+      <c r="F15" s="3">
+        <v>9.99</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>147729</v>
+        <v>150613</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>18</v>
+      </c>
+      <c r="F16" s="3">
+        <v>9.99</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>147835</v>
+        <v>150644</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F17" s="3">
-        <v>670.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>147842</v>
+        <v>150651</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F18" s="3">
-        <v>690.0</v>
+        <v>235.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>147873</v>
+        <v>150682</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="F19" s="3">
-        <v>112.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>147880</v>
+        <v>150699</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="F20" s="3">
-        <v>112.0</v>
+        <v>449.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>147897</v>
+        <v>150705</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>14</v>
+      </c>
+      <c r="F21" s="3">
+        <v>440.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>