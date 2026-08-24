--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,155 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 03:07</t>
-[...2 lines deleted...]
-    <t>ULEFONE ARMOR 23 ULTRA  PRETO 12/512GB</t>
+    <t>Lista gerada no: 24/08/2026 01:45</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB BRANCO GRADE A  SWAP HSO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB VERMLHO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB PRETO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB AMARELO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 256GB AMARELO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 256GB VERMELHO   GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB BLACK SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 256GB GOLD  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB BLACK GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB DOURADO  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO 128GB  PURPLE  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>TECNO SPARK GO 1 KL4 3/64 BLACK</t>
+  </si>
+  <si>
+    <t>SPARK</t>
+  </si>
+  <si>
+    <t>HONOR X5C PLUS NLA-LX1 4/256 PRETO</t>
+  </si>
+  <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB COSMIC ORANGE JP</t>
+  </si>
+  <si>
+    <t>1,410.00</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X12 PRO BLACK 4/64GB</t>
+  </si>
+  <si>
     <t>ULEFONE</t>
   </si>
   <si>
-    <t>ULEFONE ARMOR 23 ULTRA ORANG 12-512GB</t>
-[...71 lines deleted...]
-    <t>IPHONE 15 128GB GRADE A AMARELO SWAP</t>
+    <t>ULEFONE ARMOR X12 PRO ORANGE 4/64GB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X12 PRO VERDE 4/64GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 2PRO BLACK 4/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/VERDE</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 3 PRO 8 RAM /128GB DUAL SIM TELA 6.56 - PRETO/ORANG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9fa183b908fa1bdd37b4a8b159e97.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcfc0a5010540ce6f8ae1d7fdd9db0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1e85c30d00be295dace5786f3fa7f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0bc30c8ce2c414f615bc7e3c6ecf7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa86c63e1c8922b9108c548d817a2bc.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d04931bd4b3bb60e3ba1fd6c7e8f73.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b879a2929dc82f2a9164839f88b29.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8db7578cb41aa483e40d8e3eb89550.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20a6f6a4961a772bd7b9977c4884c5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7be7534b8f6ef40a619e32d09e6acd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e99664566a153b76b70b984669f58.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a9fa2a9869de6f87a7b0abc76b03d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cb8210bd2be3a1f6e89b07b8ecd98.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa143137164a03da8777454c80005a1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234183ab1c90714fa8f2d08507403a2f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db55affdaea8713a5b2475100b9f03.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d44f69b4403f25d0bfbaba1f2f3e44.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8fb2503453355ba4b55a59ca23988.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f88a15b2a63c030beb6395ec9a9a16.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb21986172d9a6d75ccffaf0e3e0faa.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5b27164df146f69b0d3657fb8ce35.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb96175e3b5e0f6f33c1ea4eac9e42.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e23add33e45cfc76d663c0b0e0c287.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712f97b37b83b6ca3dc258662b1bf17.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8b6e72c76597c01783ac1d59104aa.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa855297e42c92855b9326d059dd015.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6d37c5c52a340b924f10aabda7c08.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84460326f795482186e65ea0eb55e2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b0e1d13d149375f1f61d702388196.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07671f747e4ba3405b7aaecbc86a517a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b2af4ec7b680989cde47e97003417.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01eaefc275c1357749d7635d50a888.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa26f012a672f24fe76d5a1740ec517.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639602c2ff0a2d34f7d1207c2539878b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde42e62fd919ee3a17369a5c00f06f7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ad9476c77541638af42ddb543ded9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db7ea6ce0fe5762987340839986d3c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd328c1ffe140c2b9ad353064d3fdd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c580cbf793c67416b700847bb66b8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2cbdba9e0e998bb1ec9805d09ee96.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>150262</v>
+        <v>151054</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>355.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>150279</v>
+        <v>151092</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>355.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>150293</v>
+        <v>151108</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>179.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>150422</v>
+        <v>151122</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>9</v>
+      </c>
+      <c r="F5" s="3">
+        <v>350.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>150439</v>
+        <v>151139</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>9</v>
+      </c>
+      <c r="F6" s="3">
+        <v>370.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>150477</v>
+        <v>151153</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>35.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>150507</v>
+        <v>151191</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>35.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>150514</v>
+        <v>151207</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>35.0</v>
+        <v>505.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>150521</v>
+        <v>151238</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>35.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>150538</v>
+        <v>151245</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>35.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>150545</v>
+        <v>151252</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>45.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>150576</v>
+        <v>151474</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F13" s="3">
-        <v>19.0</v>
+        <v>73.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>150583</v>
+        <v>151535</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F14" s="3">
-        <v>31.0</v>
+        <v>129.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>150606</v>
+        <v>151573</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>9.99</v>
+        <v>9</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>150613</v>
+        <v>151740</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F16" s="3">
-        <v>9.99</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>150644</v>
+        <v>151757</v>
       </c>
       <c r="C17" t="s">
         <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F17" s="3">
-        <v>18.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>150651</v>
+        <v>151764</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E18" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F18" s="3">
-        <v>235.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>150682</v>
+        <v>151771</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F19" s="3">
-        <v>440.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>150699</v>
+        <v>151801</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F20" s="3">
-        <v>449.0</v>
+        <v>149.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150705</v>
+        <v>151818</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F21" s="3">
-        <v>440.0</v>
+        <v>148.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>