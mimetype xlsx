--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -14,152 +14,179 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 12:41</t>
-[...2 lines deleted...]
-    <t>IPHONE 17 256 PRETO</t>
+    <t>Lista gerada no: 24/06/2026 03:18</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 1TBGB SILVER</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 17 256 AZUL</t>
-[...41 lines deleted...]
-    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD 32G US</t>
+    <t>1,735.00</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD  US</t>
-[...20 lines deleted...]
-    <t>APPLE IMAC 2019  21.5”/ 13 3.6/ 1TB HDD 8GB US</t>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL AMERICANO</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO X7 PRO 5G 8/256GB VERDE</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- PINK SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- VERDE  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A  AMERICANO PURPLE</t>
+  </si>
+  <si>
+    <t>SAMSUNG GALAXY A07 A075F 4/128GB  DUAL CHIP 4G VERDE</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 512GB SWAP GRADO A NATURAL C/CHIP</t>
+  </si>
+  <si>
+    <t>DEPILADOR  ELELETRICO VGR V-733 6 EM 1 LADY CARE RECARREGAVEL USB ROSE</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV HTV BOX H9 NDROID</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB COSMIC ORANGE LL/A</t>
+  </si>
+  <si>
+    <t>1,070.00</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 512GB DESER TITANIUN GRADE A SWAP</t>
+  </si>
+  <si>
+    <t>FONE BLACKVIEW FITBUDS H1 BRANCO</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>TP-LINK</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BLUE LL/A</t>
+  </si>
+  <si>
+    <t>1,080.00</t>
+  </si>
+  <si>
+    <t>XIAOMI POCO X7 PRO 5G 8/256GB BLACK</t>
+  </si>
+  <si>
+    <t>IPHONE 16 A3287 128 GB MYAP3LL/A - BLACK</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO MAX     PRETO</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>LG G365 4G LTE  DUAL SIM PRETO</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>APPLE WATCH SERIES 11 42MM MEUO4 ROSE GOLD S/M</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +209,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6dffde01c3c28c5fe25d89b56a0a9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a980aa5262037814b5b9560763cd2e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b5681adbf8aaeb01bea9e593795da.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ee659b8f2f1f5aef7a891d3eb2e31.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0e3d1b9806e5b89b7cb101478d736.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12586f270de290d2b6f210d89dc3cf1c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c396125e3d2063f73df4f263db5e4b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7986da4957e4a92dc21235e7718d8c3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99f6bec92d378f6f59302419b47cb4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abcb54115fd0d3a4e6af77cbb40648.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4921a470183d82c40437429f40860a5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea283986ebf930109d65df28f62d4fc1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58d9cafa0dabe27908407fea21dd96.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36743d70038441b44b48396df51a9bce.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c78ea67633983f6504d2402a46bd4d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093dfc3bbfc316f0de41a6f88821fe9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf738e482591df785a099b17c89104.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a14bb23488fe00bd23b2609bf3619b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3199b25111b05f25884bd3539e823c4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7423353c3af1abef2e45d54dc0be735.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44353eaa1e983796bb90ab23521573.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90407c9582b4c4bc908e3de43d89cf62.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae233bf3e100bf8a1e7f6bbdcbb4dcd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e1a75592b4553b5f27f3926db5d2b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339223ceb64f5d533a470fd712b2c92.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41101d0823310363f5c6a38f5f9612d1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb13fdc0a846163fe248adef40a341.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0eaeeef51564b11a86d9bd23d1544.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b466782d0eb4d02676e7c55328f69.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4311e9140bbdf81dce0949c762f0d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0417128e56e45c680b3bdae9ed480.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bddc64f9b7da20ab7225f6a056fcf.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd648564c7e69c01ea3e5320578a8a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2007af6d143b0d9c938a3dffd96d40.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345d8ba9fe2eb5c44f50e9de882f898.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a126ca8c4364358878c3b1fe49a807d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3ef0fee175a4080c870a0c14de6fa.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32cf587d3323c393365fef7b98abca.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060cc7c856d089c40b20dde582685a3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0926beb3a51f5e4781384c150fc80a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1120,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>146203</v>
+        <v>147903</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3">
-        <v>810.0</v>
+      <c r="F2" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>146210</v>
+        <v>148085</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>805.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>146234</v>
+        <v>148092</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>37.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>146258</v>
+        <v>148252</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>790.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>146272</v>
+        <v>148306</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>780.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>146296</v>
+        <v>148313</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="3" t="s">
-        <v>17</v>
+      <c r="F7" s="3">
+        <v>290.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>146302</v>
+        <v>148368</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>570.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>146319</v>
+        <v>148481</v>
       </c>
       <c r="C9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" t="s">
         <v>20</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>590.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>146326</v>
+        <v>148771</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>550.0</v>
+        <v>820.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>146357</v>
+        <v>148788</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>665.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>146401</v>
+        <v>148856</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>240.0</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>146456</v>
+        <v>148863</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
-      <c r="F13" s="3">
-        <v>660.0</v>
+      <c r="F13" s="3" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>146463</v>
+        <v>148924</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>620.0</v>
+        <v>945.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>146470</v>
+        <v>148979</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F15" s="3">
-        <v>640.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146494</v>
+        <v>149143</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
-      <c r="F16" s="3">
-        <v>680.0</v>
+      <c r="F16" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>146500</v>
+        <v>149358</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>680.0</v>
+        <v>318.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146517</v>
+        <v>149488</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>655.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>146524</v>
+        <v>149761</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F19" s="3">
-        <v>655.0</v>
+        <v>56.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>146555</v>
+        <v>149914</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="F20" s="3">
-        <v>680.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>146562</v>
+        <v>150125</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>344.0</v>
+        <v>348.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>