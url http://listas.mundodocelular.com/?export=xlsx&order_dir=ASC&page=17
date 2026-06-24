--- v1 (2026-06-24)
+++ v2 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 03:18</t>
+    <t>Lista gerada no: 24/06/2026 04:33</t>
   </si>
   <si>
     <t>IPHONE 17 PRO MAX 1TBGB SILVER</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>1,735.00</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL AMERICANO</t>
   </si>
   <si>
     <t>XIAOMI POCO X7 PRO 5G 8/256GB VERDE</t>
   </si>
@@ -209,51 +209,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44353eaa1e983796bb90ab23521573.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90407c9582b4c4bc908e3de43d89cf62.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae233bf3e100bf8a1e7f6bbdcbb4dcd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e1a75592b4553b5f27f3926db5d2b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339223ceb64f5d533a470fd712b2c92.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41101d0823310363f5c6a38f5f9612d1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb13fdc0a846163fe248adef40a341.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0eaeeef51564b11a86d9bd23d1544.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b466782d0eb4d02676e7c55328f69.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4311e9140bbdf81dce0949c762f0d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0417128e56e45c680b3bdae9ed480.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bddc64f9b7da20ab7225f6a056fcf.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd648564c7e69c01ea3e5320578a8a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2007af6d143b0d9c938a3dffd96d40.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345d8ba9fe2eb5c44f50e9de882f898.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a126ca8c4364358878c3b1fe49a807d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3ef0fee175a4080c870a0c14de6fa.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32cf587d3323c393365fef7b98abca.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060cc7c856d089c40b20dde582685a3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0926beb3a51f5e4781384c150fc80a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571391b56ecf9a8aa5d23d57918ddf51.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716f9cd65d42b6132a1ea62be842c07.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b61c533ee0e75a112a310663e58af.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9502648dcadf7ac3fb8c4935aa7f2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5a50329ccabbbd126749ada796d0c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7df633e21256ae95d192f7309d2193.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac840f3f9601efc79ab54138825ab697.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149230f7d37b2aa5cbbd2f33dde18afb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d4b1fa6e909949c62183be8a98934.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9174b4708de4f1c77a2e7b53fb376c5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac2a739b6d5244987ead1a70e00cbb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482be8500292e315db8b4ab521f276dd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a05986c19322d09732b8e852862593.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42887cfba4f27e35cec2f3f8bfef17c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb10c93d6de9af2aadf7cb543ee51dc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162367e275aa8f981660c3d7c2332b5a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74f7885eb36adf876102ed129f5666.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e7997d1cbfac98864ab202c5b1b65.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147b6edfc2b9ebf2eeeb7e816e2defc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f5ccce6ab6c95dffb44ed9ed9c76b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>