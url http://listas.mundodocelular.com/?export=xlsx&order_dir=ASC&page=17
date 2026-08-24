--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,179 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 04:33</t>
-[...2 lines deleted...]
-    <t>IPHONE 17 PRO MAX 1TBGB SILVER</t>
+    <t>Lista gerada no: 24/08/2026 02:28</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A BRANCO SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...98 lines deleted...]
-    <t>APPLE WATCH SERIES 11 42MM MEUO4 ROSE GOLD S/M</t>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A BRANCO TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB  DESERT  GRADE A SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 256GB GRADE A NATURAL TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB BLACK TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A  DESERT  TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A  NATURAL TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO MAX 256GB GRADE A WHITH TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A  DOURADO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE A  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB PRETO  GRADE A  SWAP HSO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A ROXO SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -209,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571391b56ecf9a8aa5d23d57918ddf51.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716f9cd65d42b6132a1ea62be842c07.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b61c533ee0e75a112a310663e58af.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9502648dcadf7ac3fb8c4935aa7f2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5a50329ccabbbd126749ada796d0c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7df633e21256ae95d192f7309d2193.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac840f3f9601efc79ab54138825ab697.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149230f7d37b2aa5cbbd2f33dde18afb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d4b1fa6e909949c62183be8a98934.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9174b4708de4f1c77a2e7b53fb376c5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac2a739b6d5244987ead1a70e00cbb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482be8500292e315db8b4ab521f276dd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a05986c19322d09732b8e852862593.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42887cfba4f27e35cec2f3f8bfef17c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb10c93d6de9af2aadf7cb543ee51dc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162367e275aa8f981660c3d7c2332b5a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74f7885eb36adf876102ed129f5666.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e7997d1cbfac98864ab202c5b1b65.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147b6edfc2b9ebf2eeeb7e816e2defc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f5ccce6ab6c95dffb44ed9ed9c76b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d796c83f9d05474a60fe41bb3bd8490.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53694ccd0d66bd633a729b4104248ff.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70b23e9a721657deffc654df83bc08.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3a0bc1eddc0816cae05108359ade2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a41facc41644ad85f55f8c8b02a367.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a7f9d6ebee2cbdd510343119e091b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbe16a0f8717ba63dd99c425f0706c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cf7a1f471a7e7d8c9c0f7251f7dc1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3aa32be212bf14d58bf4b60f54e897.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b1a6b32dc8fdd63e92a125dcaffb7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab4defd7bdda4cb2ed0b57b7ae36ae.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba4d0ae60932fef74b016f10a569f0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b390f72bed2fab4e823e0fd8f16960d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f34862535ff973773cca63722bedb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454efc913a3be9722a31aeb1c81d2054.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d497307bbe1999b7a9d4199d6453b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb61dfa599a89256fc48675482adc20.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363977860ee5365b7ee7764a9fe8e2d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fbed28f08d37914270cd5e44b5cb7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d857dfa510bf1750c5aad2539756d4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1120,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>147903</v>
+        <v>150736</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="F2" s="3" t="s">
-        <v>10</v>
+      <c r="F2" s="3">
+        <v>560.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>148085</v>
+        <v>150743</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>670.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>148092</v>
+        <v>150750</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>670.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>148252</v>
+        <v>150774</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>318.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>148306</v>
+        <v>150781</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>290.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>148313</v>
+        <v>150798</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>290.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>148368</v>
+        <v>150811</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>510.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>148481</v>
+        <v>150835</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>105.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>148771</v>
+        <v>150859</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>820.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>148788</v>
+        <v>150866</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>32.0</v>
+        <v>730.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>148856</v>
+        <v>150880</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>170.0</v>
+        <v>755.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>148863</v>
+        <v>150903</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
-      <c r="F13" s="3" t="s">
-        <v>28</v>
+      <c r="F13" s="3">
+        <v>755.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>148924</v>
+        <v>150910</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>945.0</v>
+        <v>865.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>148979</v>
+        <v>150927</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>30.0</v>
+        <v>865.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>149143</v>
+        <v>150934</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
-      <c r="F16" s="3" t="s">
-        <v>34</v>
+      <c r="F16" s="3">
+        <v>865.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>149358</v>
+        <v>150941</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>318.0</v>
+        <v>865.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>149488</v>
+        <v>150972</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>685.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>149761</v>
+        <v>150989</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>56.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>149914</v>
+        <v>151023</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>25.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>150125</v>
+        <v>151030</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>348.0</v>
+        <v>330.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>