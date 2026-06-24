--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -14,149 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 12:50</t>
-[...5 lines deleted...]
-    <t>NOTEBOOK</t>
+    <t>Lista gerada no: 24/06/2026 04:42</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD  US</t>
+  </si>
+  <si>
+    <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 512GB SWAP  INT</t>
-[...53 lines deleted...]
-    <t>IPHONE 17 PRO MAX 256GB BRANCO</t>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD 8GB US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB SSD US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD 8GB</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB SSD US TBG</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019/21.5IN I3 3.6/1TB HDD /8GB SIL US</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
+  </si>
+  <si>
+    <t>APPLE WATCH SERIES 11 42MM MEQT4 JET BLACK S/M</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL AZUL</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL ROSA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 6/128 WIFI CM86 7P INFANTIL VERDE</t>
+  </si>
+  <si>
+    <t>CORTADOR DE CABELO VGR/ BARBEADOR ELETRICO V-951 BODY SHAVER AZUL</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO V-360 VGR LAVAVEL USB LCD 60 MIN IPX6 VERDE</t>
+  </si>
+  <si>
+    <t>GTIDE L21 BLT EARPHONE  PINK</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Beige</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Rosa</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 2TBGB COSMIC ORANGE</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>1,465.00</t>
-[...5 lines deleted...]
-    <t>1,600.00</t>
+    <t>2,020.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BRANCO</t>
+  </si>
+  <si>
+    <t>1,110.00</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB SILVER</t>
+  </si>
+  <si>
+    <t>1,530.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec07b097cc652195410137e6029f685.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1594c2ba80002fbc551b6b97b254d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8cb3af43ee8ff1ef776bc4765caf9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe94f2a90afeb9148e04dd33ba6595e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24912706b595d293eabe3e1dd84529c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee3c5d9f307d6490e15711f09528b7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44952aae8acf6b061d9b8a57e53e99c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45ed50cf6d43a196976b21b2dc72d3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1f276b9a7f494aab1558ece6d7fd6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da77016dda1fe88199fe50dd2a11b3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb679eaeb9da59a6b7fb92bb399379.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebf675338729c00833d36600fa3b42.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864c876bf03a63ee60800facf95efc0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48453afc9ce873a1fd222e8f9280a576.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adc41fdabbba4dbd1f75c89f1d0999.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637ab2cf37fd97af34376020586b41e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afc6c45e347d2259aa6d3db14c1bc2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af765166651690d2f3b9079e3b088b58.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce3c2e231de816c8fdb29f35d25265.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c780974ef766e1150c38800f33915.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc885bb04bd67b56638ec52b5d3f90.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41b27b9ace20286b1b9b2cc0fd77ff.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba86f6ce81dfb3b579fafb3cace58e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650e9f0a74c8283eb4b4b360da7657c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b81f642625bae77b34e6ea1d164174.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3965aee51fe756cb8353ec4a37d1eac.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c3972865116dc8364e9b44804dd4b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd294b14d10e87d030191862354672d1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a96319c146d08dc988e9786c4d8db.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f92ec1799632d7fc5460d7e45e69b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d1e7fe05188d94a7d1c922461fe5b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618048ef13c5ab339d16471aa8b2fc7b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45140578ffdb2eacfcb07666fbb631.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e8ed6778f8c3621e6381da4672664.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eca966144c951ed522b2e6a038f28d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c923415e962650dc2cfec439812417.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32176a37341bcaf316517162e9929f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3d51ffa3ec05779d1d2b8f67e8f5a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394f782268f0a6b7aec218eeb4e6a9b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e8122d3023c74192f41e6ea94de24.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1105,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>145480</v>
+        <v>146463</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>390.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>145503</v>
+        <v>146470</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>378.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>145510</v>
+        <v>146500</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>399.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>145534</v>
+        <v>146517</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>188.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>145541</v>
+        <v>146524</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>205.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>145558</v>
+        <v>146555</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>188.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>145572</v>
+        <v>146593</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8" t="s">
         <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>188.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>145589</v>
+        <v>146869</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>429.0</v>
+        <v>345.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>145855</v>
+        <v>146920</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3">
-        <v>540.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>145879</v>
+        <v>146937</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F11" s="3">
-        <v>620.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>145909</v>
+        <v>146944</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F12" s="3">
-        <v>219.0</v>
+        <v>42.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>145916</v>
+        <v>147286</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F13" s="3">
-        <v>249.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>145985</v>
+        <v>147422</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F14" s="3">
-        <v>370.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>146067</v>
+        <v>147545</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F15" s="3">
-        <v>410.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>146074</v>
+        <v>147590</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F16" s="3">
-        <v>360.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>146081</v>
+        <v>147606</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F17" s="3">
-        <v>375.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>146142</v>
+        <v>147668</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
-      <c r="F18" s="3">
-        <v>580.0</v>
+      <c r="F18" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>146159</v>
+        <v>147729</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
-      <c r="F19" s="3">
-        <v>460.0</v>
+      <c r="F19" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>146180</v>
+        <v>147842</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
-      <c r="F20" s="3" t="s">
-        <v>30</v>
+      <c r="F20" s="3">
+        <v>690.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>146197</v>
+        <v>147859</v>
       </c>
       <c r="C21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>