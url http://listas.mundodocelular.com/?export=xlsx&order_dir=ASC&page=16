--- v1 (2026-06-24)
+++ v2 (2026-08-24)
@@ -14,164 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 04:42</t>
-[...2 lines deleted...]
-    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD  US</t>
+    <t>Lista gerada no: 24/08/2026 01:20</t>
+  </si>
+  <si>
+    <t>APPLE WATCH SERIES 11 42MM MEUO4 ROSE GOLD S/M</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD 8GB US</t>
-[...44 lines deleted...]
-    <t>GTIDE L21 BLT EARPHONE  PINK</t>
+    <t>ULEFONE ARMOR 23 ULTRA  PRETO 12/512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA ORANG 12-512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 4 PRO ORANGE 8-256GB</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER SILVER + TAKA PERFUME</t>
   </si>
   <si>
     <t>GTIDE</t>
   </si>
   <si>
-    <t>Fone de Ouvido G-Tide OWS8 Wireless - Beige</t>
-[...2 lines deleted...]
-    <t>Fone de Ouvido G-Tide OWS8 Wireless - Rosa</t>
+    <t>GTIDE SMART WATCH ROMANCE SILVER + ZOHOO PERFUME</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BLACK + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO GOLD + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R9 EDGE GREY</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R9 EDGE BRANCO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH Q1 PURPLE SWS004</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PINK</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PURPLE</t>
+  </si>
+  <si>
+    <t>GTIDE WIRELESS HEADSET HI-BEAT AZUL</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
-    <t>IPHONE 17 PRO MAX 2TBGB COSMIC ORANGE</t>
-[...20 lines deleted...]
-    <t>1,530.00</t>
+    <t>REL. APPLE WATCH S9 45MM MR9H3LL/A PINK</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A VERDE SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PINK  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A AMARELO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A AZUL SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc885bb04bd67b56638ec52b5d3f90.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41b27b9ace20286b1b9b2cc0fd77ff.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba86f6ce81dfb3b579fafb3cace58e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650e9f0a74c8283eb4b4b360da7657c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b81f642625bae77b34e6ea1d164174.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3965aee51fe756cb8353ec4a37d1eac.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c3972865116dc8364e9b44804dd4b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd294b14d10e87d030191862354672d1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a96319c146d08dc988e9786c4d8db.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f92ec1799632d7fc5460d7e45e69b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d1e7fe05188d94a7d1c922461fe5b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618048ef13c5ab339d16471aa8b2fc7b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45140578ffdb2eacfcb07666fbb631.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e8ed6778f8c3621e6381da4672664.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eca966144c951ed522b2e6a038f28d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c923415e962650dc2cfec439812417.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32176a37341bcaf316517162e9929f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3d51ffa3ec05779d1d2b8f67e8f5a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394f782268f0a6b7aec218eeb4e6a9b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e8122d3023c74192f41e6ea94de24.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27964b41367eee4c2109ae13630a5d86.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d54b0b83bc44fae423c6e177d813da.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1e5796daee114bb46d8857a0e945a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af833367cec7c99dd709e6a047029cc7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b1de2b1c2daa9b5058a6421d00fe6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969057052f38b81ac689eb8a84c2037.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebc6f16714a1c2fa90ec00fa0d2bbb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5011c3cfe538e98841fa2253bf67ef8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85654555fadb316fda2764c20aeb7c6f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520aadb5590dd702820f31e1fcd1c0a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa7ac3fb169fac86318f9193710896.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc12dff96a35f16f4e22bf1cd1f00a7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e988da3fa658042060e854af8ef32e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107ca9446744025fab1df884adbb351.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56315c9b0526d0befd7b5d21061472a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1c061813cfb9f40a7f929dcce1f84.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351af7876beecf7aeb1bf31852884014.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82367d748dc86bc674cfe6427d127639.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b767160d6d52024a5c401eeb5101af8a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc69605b47b05df98f0d62f32e7323b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1105,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>146463</v>
+        <v>150125</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>620.0</v>
+        <v>348.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>146470</v>
+        <v>150262</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F3" s="3">
-        <v>640.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>146500</v>
+        <v>150279</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F4" s="3">
-        <v>680.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>146517</v>
+        <v>150293</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F5" s="3">
-        <v>655.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>146524</v>
+        <v>150477</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>655.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>146555</v>
+        <v>150507</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>680.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>146593</v>
+        <v>150514</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
         <v>16</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>380.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>146869</v>
+        <v>150521</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F9" s="3">
-        <v>345.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>146920</v>
+        <v>150545</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F10" s="3">
         <v>45.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>146937</v>
+        <v>150552</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F11" s="3">
         <v>45.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>146944</v>
+        <v>150576</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F12" s="3">
-        <v>42.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>147286</v>
+        <v>150606</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="F13" s="3">
-        <v>22.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>147422</v>
+        <v>150613</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="F14" s="3">
-        <v>28.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>147545</v>
+        <v>150644</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="F15" s="3">
-        <v>9.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>147590</v>
+        <v>150651</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>15.0</v>
+        <v>225.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>147606</v>
+        <v>150682</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>16.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>147668</v>
+        <v>150699</v>
       </c>
       <c r="C18" t="s">
         <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
-      <c r="F18" s="3" t="s">
-        <v>32</v>
+      <c r="F18" s="3">
+        <v>440.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>147729</v>
+        <v>150705</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
-      <c r="F19" s="3" t="s">
-        <v>34</v>
+      <c r="F19" s="3">
+        <v>435.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>147842</v>
+        <v>150712</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>690.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>147859</v>
+        <v>150729</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
-      <c r="F21" s="3" t="s">
-        <v>37</v>
+      <c r="F21" s="3">
+        <v>560.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>