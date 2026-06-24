--- v0 (2026-04-30)
+++ v1 (2026-06-24)
@@ -14,143 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 11:20</t>
-[...2 lines deleted...]
-    <t>IPHONE 13 PRO MAX 256GB GRADE A+ DOURADO</t>
+    <t>Lista gerada no: 24/06/2026 06:00</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 512GB GRADO B AZUL SWAP</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE IMAC 2019  I5 / 3.0  8GB RAM / 1TB  27" 5K RETINA  SWAP</t>
-[...11 lines deleted...]
-    <t>APPLE IMAC  2019  I5 / 3.1  8GB RAM /1TB   27" 5K RETINA  SWAP</t>
+    <t>MACBOOK PRO 2017 I5/A1708 13” /2.3 128GB SSD GRAY  SWAP</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>APPLE IMAC  2019  I5 / 3.1  1TB   27" 5K RETINA  SWAP</t>
-[...41 lines deleted...]
-    <t>IPHONE 15 PRO 256GB GRADO B BLUE USA</t>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 128 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 256 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 512 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 1TB  / 13.3" 1,6 1.5  A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 128GB  / 13.3"  1.6  A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 256GB  / 13.3"  1.6  A1932 SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 512GB  / 13.3"  1.6  A1932 SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 i5/ 8GB/ 128GB  / 13.3"  1.6  A1932 SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 / I5 A1932 13” / 1,6  /256GB SWAP  US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 / I5 A1932 13” / 1,6  /512GB SWAP  US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 512GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 256GB SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I7 A2179 /13 ”1.2/ 512GB  SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 512GB SWAP  INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I7 A2179 13 ” 1.2 1TB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /128GB SWAP US</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -173,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f3d15391d6b8c688036cf31657044.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86026466a9ebec283ab79f3f8d8646.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f3b95751bd98881c7c47012fe5121.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0daee4abcccc38d9a3532eac98c258.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e43fb7c32200394ec352bd4ec2ac2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c06d9b3501128203ce61750e222480.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a1184d376b0096e3b4cf3344800a8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ecc07f9067aa5e1281cad203ec11f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea71b5c3420a7393910b4b7f8b45860.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a431438b4c4e9f979496ed4d9ed67.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeae981da37ff49a1cc8f44a04b6d9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93f4fc2dddd7f0426912c038b54263.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52b1fdeb303516cd81cbc9276f3f97.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abffaf639472e7d22c233c52177ef4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89a35160625559042afabb532aff68.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfa553bfbde866be1b8ed304b3a534.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889eb2de0ef60ecfc33d0998a8fc7ad6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7de7468e7150d289a77c2bec1ea76.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baec2ef97c480da1d770d47f512fb35.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921016030a53debe8fd8a75f4e021494.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2dbd9999ed67e51bac71b15dc3b39.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0e3adbc3d44d067ac2c07112c3c0c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5286d0434553093667ac85ea74edab.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d1f23a35a824980ede74b5af72f84.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaedc13d51f7c6e650d2bb86c8654e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088deeba6d7eb2cb27d9c5970f7b7628.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e5d56a58f0c1e215cf0150c48f879.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14088ab7810846e728f06ccd77f8f9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93355f1c5c09de86cea6785da940f3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588070a83451f050b4f086de086a927.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3863eea1e9727e8c730a99c22e978.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239a8a899fac809455ae47a912c228f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb68de3f80802608a2d8cb0b4aa4ce.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69ea5e4541276c1bc6e36ae6b88d88.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94726b0a5afa3d8f29bd8725b9d36e9c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965da24b18aa1b41876b3a0395b749c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2911b2656234cb138b23a82a1e034d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a726ec1ed498194a07c2f298b3a04e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e63248a57f9b53c55403a1c72faf45.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b541c243d8b03182e59a9b0c3429541.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1084,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>144384</v>
+        <v>145046</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>475.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>144575</v>
+        <v>145152</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>540.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>144582</v>
+        <v>145312</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>600.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>144605</v>
+        <v>145329</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>600.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>144612</v>
+        <v>145336</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>580.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>144629</v>
+        <v>145343</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>560.0</v>
+        <v>332.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>144636</v>
+        <v>145350</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>560.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>144643</v>
+        <v>145367</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>620.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>144667</v>
+        <v>145374</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>570.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>144674</v>
+        <v>145381</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>660.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>144711</v>
+        <v>145398</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>790.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>144827</v>
+        <v>145404</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>460.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>144858</v>
+        <v>145411</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>269.0</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>144865</v>
+        <v>145428</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>387.0</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>144872</v>
+        <v>145435</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>345.0</v>
+        <v>377.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>144896</v>
+        <v>145442</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>345.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>144919</v>
+        <v>145473</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>399.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>144933</v>
+        <v>145503</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>460.0</v>
+        <v>378.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>144995</v>
+        <v>145510</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>560.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>145008</v>
+        <v>145534</v>
       </c>
       <c r="C21" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>560.0</v>
+        <v>188.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>