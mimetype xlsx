--- v1 (2026-06-24)
+++ v2 (2026-06-24)
@@ -14,88 +14,82 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 06:00</t>
-[...5 lines deleted...]
-    <t>SMARTPHONES</t>
+    <t>Lista gerada no: 24/06/2026 07:26</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2017 I5/A1708 13” /2.3 128GB SSD GRAY  SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>MACBOOK PRO 2017 I5/A1708 13” /2.3 128GB SSD GRAY  SWAP</t>
-[...4 lines deleted...]
-  <si>
     <t>MACBOOK AIR 2018 i5/ 8GB/ 128 GB / 13.3" 1,6 A1932 SWAP</t>
   </si>
   <si>
     <t>MACBOOK AIR 2018 i5/ 8GB/ 256 GB / 13.3" 1,6 A1932 SWAP</t>
   </si>
   <si>
     <t>MACBOOK AIR 2018 i5/ 8GB/ 512 GB / 13.3" 1,6 A1932 SWAP</t>
   </si>
   <si>
     <t>MACBOOK AIR 2018 i5/ 8GB/ 1TB  / 13.3" 1,6 1.5  A1932 SWAP</t>
   </si>
   <si>
     <t>MACBOOK AIR 2018 i5/ 8GB/ 128GB  / 13.3"  1.6  A1932 SWAP</t>
   </si>
   <si>
     <t>MACBOOK AIR 2018 i5/ 8GB/ 256GB  / 13.3"  1.6  A1932 SWAP INT</t>
   </si>
   <si>
     <t>MACBOOK AIR 2018 i5/ 8GB/ 512GB  / 13.3"  1.6  A1932 SWAP INT</t>
   </si>
   <si>
     <t>MACBOOK AIR 2019 i5/ 8GB/ 128GB  / 13.3"  1.6  A1932 SWAP US</t>
   </si>
   <si>
     <t>MACBOOK AIR 2019 / I5 A1932 13” / 1,6  /256GB SWAP  US</t>
@@ -104,50 +98,53 @@
     <t>MACBOOK AIR 2019 / I5 A1932 13” / 1,6  /512GB SWAP  US</t>
   </si>
   <si>
     <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 256GB SWAP US</t>
   </si>
   <si>
     <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 256GB SWAP US</t>
   </si>
   <si>
     <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 512GB SWAP US</t>
   </si>
   <si>
     <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 256GB SWAP INT</t>
   </si>
   <si>
     <t>MACBOOK AIR 2020 I7 A2179 /13 ”1.2/ 512GB  SWAP US</t>
   </si>
   <si>
     <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 512GB SWAP  INT</t>
   </si>
   <si>
     <t>MACBOOK AIR 2020 I7 A2179 13 ” 1.2 1TB SWAP US</t>
   </si>
   <si>
     <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /128GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /256GB SWAP US</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +167,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2dbd9999ed67e51bac71b15dc3b39.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0e3adbc3d44d067ac2c07112c3c0c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5286d0434553093667ac85ea74edab.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d1f23a35a824980ede74b5af72f84.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebaedc13d51f7c6e650d2bb86c8654e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088deeba6d7eb2cb27d9c5970f7b7628.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e5d56a58f0c1e215cf0150c48f879.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14088ab7810846e728f06ccd77f8f9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93355f1c5c09de86cea6785da940f3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588070a83451f050b4f086de086a927.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3863eea1e9727e8c730a99c22e978.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239a8a899fac809455ae47a912c228f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb68de3f80802608a2d8cb0b4aa4ce.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69ea5e4541276c1bc6e36ae6b88d88.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94726b0a5afa3d8f29bd8725b9d36e9c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965da24b18aa1b41876b3a0395b749c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2911b2656234cb138b23a82a1e034d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a726ec1ed498194a07c2f298b3a04e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e63248a57f9b53c55403a1c72faf45.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b541c243d8b03182e59a9b0c3429541.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa52789f54b1c78bb977f6342c0419.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51227134eaffa839f6d1859e5cda324f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24884de60877bdb4b14518c66d8c4c9a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e04e9f2aadd28f0ac9b48cff0e05b6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855d8c99a61be2b9fba1b2bde84a715.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baabc0f25d7ea7a11b349fef7777201.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50505c8d5706d0d25a422371781fd5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082c52ee847f16d6c7be80ced6f11d5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f798e2216dd47aae76f02e5a8911d47.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950befcaf90afa357d8b97dbf186fba5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff2f958cbd2f934f6be77452df9e03.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebfa3bcd67bb81889b0726617ae575.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38be54145c4546ba7861cc68e7e4f98.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0509e21dd760532e8c6c46225b95153.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e465606cf43426538c0900038f0b9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fff842989e8b5c82e8c2d8609ee6e8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360e98a84741643e3e8d50a95f8d1e7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c092736a2e57e45b62b6af8744cfdda.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5a323fc958e652ba7934b03f9d047.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72763fe6fdc70b49f54f97e9b251ace3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1082,416 +1079,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>145046</v>
+        <v>145152</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>580.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>145152</v>
+        <v>145312</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>230.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>145312</v>
+        <v>145329</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>275.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>145329</v>
+        <v>145336</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>305.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>145336</v>
+        <v>145343</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>340.0</v>
+        <v>332.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>145343</v>
+        <v>145350</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>332.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>145350</v>
+        <v>145367</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>275.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>145367</v>
+        <v>145374</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>305.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>145374</v>
+        <v>145381</v>
       </c>
       <c r="C10" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>340.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>145381</v>
+        <v>145398</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>295.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>145398</v>
+        <v>145404</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>325.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>145404</v>
+        <v>145411</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>355.0</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>145411</v>
+        <v>145428</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
         <v>359.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>145428</v>
+        <v>145435</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>359.0</v>
+        <v>377.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>145435</v>
+        <v>145442</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>377.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>145442</v>
+        <v>145473</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D17" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>375.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>145473</v>
+        <v>145503</v>
       </c>
       <c r="C18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>385.0</v>
+        <v>378.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>145503</v>
+        <v>145510</v>
       </c>
       <c r="C19" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>378.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>145510</v>
+        <v>145534</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>399.0</v>
+        <v>188.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>145534</v>
+        <v>145541</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>188.0</v>
+        <v>205.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>