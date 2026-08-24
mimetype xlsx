--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,137 +14,170 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 07:26</t>
-[...5 lines deleted...]
-    <t>NOTEBOOK</t>
+    <t>Lista gerada no: 24/08/2026 00:12</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM78 8/256 WIFI  7 '' INFANTIL AZUL</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 WIFI CM86 7P INFANTIL AZUL</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 WIFI CM86 7P INFANTIL ROSA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256GB WIFI CM86 7P INFANTIL VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/512 5G CM824 ULTRA NEGRO</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/512 5G CM817 PROMAX GRAY</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/1TB 5G CM10016 PLUS AND PRETO</t>
+  </si>
+  <si>
+    <t>CORTADOR DE CABELO VGR/ BARBEADOR ELETRICO V-951 BODY SHAVER AZUL</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO V-360 VGR LAVAVEL USB LCD 60 MIN IPX6 VERDE</t>
+  </si>
+  <si>
+    <t>GTIDE L21 BLT EARPHONE  PINK</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>FONE GTIDE CLIP 1 BLT EARPHONES BEIGE</t>
+  </si>
+  <si>
+    <t>FONE GTIDE CLIP 1 BLT EARPHONES PINK</t>
+  </si>
+  <si>
+    <t>GTIDE CLIP 1 BLT EARPHONES PURPLE</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Beige</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Rosa</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 2TBGB COSMIC ORANGE</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>MACBOOK AIR 2018 i5/ 8GB/ 128 GB / 13.3" 1,6 A1932 SWAP</t>
-[...53 lines deleted...]
-    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /256GB SWAP US</t>
+    <t>2,020.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB BRANCO</t>
+  </si>
+  <si>
+    <t>1,160.00</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB SILVER</t>
+  </si>
+  <si>
+    <t>1,440.00</t>
+  </si>
+  <si>
+    <t>XIAOMI REDMI 15C      4+128GB AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -167,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa52789f54b1c78bb977f6342c0419.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51227134eaffa839f6d1859e5cda324f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24884de60877bdb4b14518c66d8c4c9a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e04e9f2aadd28f0ac9b48cff0e05b6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855d8c99a61be2b9fba1b2bde84a715.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baabc0f25d7ea7a11b349fef7777201.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50505c8d5706d0d25a422371781fd5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082c52ee847f16d6c7be80ced6f11d5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f798e2216dd47aae76f02e5a8911d47.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950befcaf90afa357d8b97dbf186fba5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff2f958cbd2f934f6be77452df9e03.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebfa3bcd67bb81889b0726617ae575.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38be54145c4546ba7861cc68e7e4f98.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0509e21dd760532e8c6c46225b95153.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e465606cf43426538c0900038f0b9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fff842989e8b5c82e8c2d8609ee6e8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360e98a84741643e3e8d50a95f8d1e7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c092736a2e57e45b62b6af8744cfdda.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5a323fc958e652ba7934b03f9d047.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72763fe6fdc70b49f54f97e9b251ace3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c82fc3b816940edea1ccbc36c34aac.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84de2f5c86a8bace6402edd7ed13875.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af953e874e4d1863eedf445528e6035.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55adfa6efc9d09e649acd05df72f219.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3059bde4a2c0e141dcf5b7c4027cafe.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f3fa2c9708e6f38a1cc00aa01472f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a104aeab15cf611906730fc456540ce.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec4d79ce0728ddb6b123099d379e4a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773ee4ba6f1027aa2a69b95624b0698.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80d3a46f5d7340c343f44aa1b76b02.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297940563b93118ff1b4e4db025a9a3e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e589f221d70161d75d5610581bf4408.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddfd917f218cdf6c2667cc4e3a41eb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afa106e366fed628e0e5f7ced0aec6.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c189b0a22c1ba638e44381d2d6dc882.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7fc20f1415c7a63f303b7be62a9e4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189ab51042006041bb93c9584b3b368.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c0c35a129f8790910a0067b8cf438.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908dda7fbafcf97cdcc4e56f03f8e87.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d2041c6cc68dd4f173317285a7368.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1078,417 +1111,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>145152</v>
+        <v>146883</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>230.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>145312</v>
+        <v>146920</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>275.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>145329</v>
+        <v>146937</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>305.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>145336</v>
+        <v>146944</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>340.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>145343</v>
+        <v>147088</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>332.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>145350</v>
+        <v>147132</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>275.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>145367</v>
+        <v>147163</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>305.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>145374</v>
+        <v>147286</v>
       </c>
       <c r="C9" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F9" s="3">
-        <v>340.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>145381</v>
+        <v>147422</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F10" s="3">
-        <v>295.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>145398</v>
+        <v>147545</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F11" s="3">
-        <v>325.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>145404</v>
+        <v>147552</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F12" s="3">
-        <v>355.0</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>145411</v>
+        <v>147576</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F13" s="3">
-        <v>359.0</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>145428</v>
+        <v>147583</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F14" s="3">
-        <v>359.0</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>145435</v>
+        <v>147590</v>
       </c>
       <c r="C15" t="s">
+        <v>26</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
         <v>22</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>377.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>145442</v>
+        <v>147606</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F16" s="3">
-        <v>375.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>145473</v>
+        <v>147668</v>
       </c>
       <c r="C17" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>385.0</v>
+        <v>31</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>145503</v>
+        <v>147729</v>
       </c>
       <c r="C18" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>378.0</v>
+        <v>31</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>145510</v>
+        <v>147842</v>
       </c>
       <c r="C19" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>31</v>
       </c>
       <c r="F19" s="3">
-        <v>399.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>145534</v>
+        <v>147859</v>
       </c>
       <c r="C20" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>188.0</v>
+        <v>31</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>145541</v>
+        <v>147880</v>
       </c>
       <c r="C21" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F21" s="3">
-        <v>205.0</v>
+        <v>132.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>