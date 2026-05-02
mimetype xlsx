--- v0 (2026-03-13)
+++ v1 (2026-05-02)
@@ -14,167 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 20:01</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO 256GB GRADO A AZUL USA</t>
+    <t>Lista gerada no: 02/05/2026 05:03</t>
+  </si>
+  <si>
+    <t>TABLET  ARMOR PAD PRO  8 /128GB 4G PRETO/LARANJA</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 PRO BLACK 16/512GB 5G</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>CEL ULEFONE ARMOR 28 ULTRA  16/1TB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 ULTRA (THERMAL VERSION) 16/1TB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 21 BLACK 8/256GB 4G</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A AZUL SWAP  CRD</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1706  3,1 8GB/512GB SSD C/TOUCH BAR GRAY SWAP</t>
-[...74 lines deleted...]
-    <t>CEL XIAOMI POCO C71 4/128 DOURADO</t>
+    <t>IPHONE 13 PRO 256GB PRETO  GRADE A SWAP CRD</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB   PRETO GRADO B  SWAP C4A</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB   BRANCO   GRADO B  SWAP C4A</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A AZUL CRD</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A NATURAL CRD</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A BRANCO  CRD</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C 4+128GB VERDE</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>OPPO RENO12 F CPH2637 5G DUAL 12/256GB - OLIVER VERDE</t>
-[...2 lines deleted...]
-    <t>OPPO</t>
+    <t>Cortador de Cabelo Voyager VGR V-228 - Dourado</t>
+  </si>
+  <si>
+    <t>AFEITADORA</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>Barbeador Eletrico Voyager VGR V-331 / Recarregável - Preto</t>
+  </si>
+  <si>
+    <t>Cortador de Cabelo Voyager VGR V-951 Recarregável - Preto</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A+  PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C PRETO   SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -197,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc6db81c069b85cba1e338e123d01d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473086bfbb60863aa791aae5dbe16fc1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ed8b4f08d3b0afe4c24f7c2d44918.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02785664a596cf671142a24b76c17dad.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51db84fa3725ae106fb483aac192008.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24676f706930292c6b578cf535966c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e947d186048715a2eccdcf72d7026.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbf94f44205592f199e0a2cd474c47.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e02bd5778ce23306e82d7c9af7cf9d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c09ef5ef8856c2ed3dbf5c191a2802.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9d160a416e468ced8306a841e51a0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2515e46aaba974106dddc89e9df0ae5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae5c86ec1f72a79ce5509e6ccb95bd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a0cd4f6e7e5d04591e8b2a9348093.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8044ff89d9d1ee585f12ed31ab9d2f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26705900419e895a6358ce2a0c409995.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474a1fdecfb343c3c8cf46e70120c81.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc34fd33939d561fea0da61734c42bf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1c005e4f9a2f4d4f21686ee249537.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40824113f75471d6c62114e8f8d2d3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b1c6bccd30c96fb1a72b6c7905184.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f82b9c77366e515d581717a2fabc49.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab343b9547acfe93eebf5f465e590d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9092e087f198af2cabe44cf6459d0ae.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd1dc98864889f25b7b27c018fe50a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234795163ac144f70e99d49205d93378.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64821b2fffd3937117fd137641cd0f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50332dd8dc8cf0d20ecfb0e9c55f5a0d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9886538a9e82c0b936162088f459fa.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85841f87f49cf9d89e3bfa65acbc37.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dce89b0b9b957553efa9f1a02136e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4ff20de659e502064e5c6c5f613b7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b29c601cde58060173b1554af8d3c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec6d7a4b8aeb16c8f463eaf68b04a5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234413d6860919ef9462a4f31f9d4bd8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79266e1c30ec3ef0211c41741b78d179.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b249faa22adb560f7e2d6f9dfce905.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb1e378e04dc86a05ddb0697785fa5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d382aa2a71d3a4db13f2feff912ab5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5608de856257e753fa62c6d40960a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1108,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>141505</v>
+        <v>143387</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>590.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>141604</v>
+        <v>143400</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>319.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>141703</v>
+        <v>143417</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>279.0</v>
+        <v>780.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>141901</v>
+        <v>143424</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>479.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>141918</v>
+        <v>143455</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>549.0</v>
+        <v>208.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>141932</v>
+        <v>143462</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>540.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>142038</v>
+        <v>143479</v>
       </c>
       <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
         <v>16</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>290.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>142182</v>
+        <v>143509</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F9" s="3">
-        <v>107.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>142199</v>
+        <v>143523</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F10" s="3">
-        <v>352.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>142243</v>
+        <v>143554</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F11" s="3">
-        <v>348.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>142250</v>
+        <v>143561</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F12" s="3">
-        <v>348.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>142342</v>
+        <v>143578</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F13" s="3">
-        <v>549.0</v>
+        <v>689.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>142397</v>
+        <v>143585</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F14" s="3">
-        <v>870.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>142441</v>
+        <v>143592</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>870.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>142458</v>
+        <v>143769</v>
       </c>
       <c r="C16" t="s">
         <v>26</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>28</v>
+      </c>
+      <c r="F16" s="3">
+        <v>22.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>142502</v>
+        <v>143783</v>
       </c>
       <c r="C17" t="s">
+        <v>29</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s">
         <v>28</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>26.0</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>142717</v>
+        <v>143899</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="F18" s="3">
-        <v>86.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>142724</v>
+        <v>144117</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="F19" s="3">
-        <v>86.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>142823</v>
+        <v>144216</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="F20" s="3">
-        <v>88.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>143073</v>
+        <v>144223</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="F21" s="3">
-        <v>250.0</v>
+        <v>255.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>