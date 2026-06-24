--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,152 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 05:03</t>
-[...2 lines deleted...]
-    <t>TABLET  ARMOR PAD PRO  8 /128GB 4G PRETO/LARANJA</t>
+    <t>Lista gerada no: 24/06/2026 05:58</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO  A+ AZUL</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C PRETO   SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C VERDE SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 256GB GRADE A+ DOURADO</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019  I5 / 3.0  8GB RAM / 1TB  27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  32GB RAM / 1TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  8GB RAM /1TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  1TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  8GB RAM / 512GB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.7  16GB RAM / 2TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.7  8GB RAM / 2TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.7 / 3TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019  27" I9 /3.6 /2TB FUSION 64GB 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 128GB GRADE B BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB  GRADE B PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB  GRADE B BRANCO  SWAP</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>ULEFONE</t>
-[...71 lines deleted...]
-    <t>IPHONE 13 128GB GRADE C PRETO   SWAP</t>
+    <t>IPHONE 14 PRO 128GB BRANCO  GRADE B SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B AMARELO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b1c6bccd30c96fb1a72b6c7905184.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f82b9c77366e515d581717a2fabc49.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab343b9547acfe93eebf5f465e590d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9092e087f198af2cabe44cf6459d0ae.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd1dc98864889f25b7b27c018fe50a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234795163ac144f70e99d49205d93378.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64821b2fffd3937117fd137641cd0f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50332dd8dc8cf0d20ecfb0e9c55f5a0d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9886538a9e82c0b936162088f459fa.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85841f87f49cf9d89e3bfa65acbc37.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4dce89b0b9b957553efa9f1a02136e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4ff20de659e502064e5c6c5f613b7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b29c601cde58060173b1554af8d3c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec6d7a4b8aeb16c8f463eaf68b04a5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234413d6860919ef9462a4f31f9d4bd8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79266e1c30ec3ef0211c41741b78d179.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b249faa22adb560f7e2d6f9dfce905.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb1e378e04dc86a05ddb0697785fa5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d382aa2a71d3a4db13f2feff912ab5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5608de856257e753fa62c6d40960a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a157867cc7ec6b66defede156850c3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cf74a384fd77de18b444f4c96e9bf.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682cb5c626bcd641a7b8dfc6a897eaf.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6521556470b5b662011cc694cdfa6d3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9712b0d2cb0c715931614ed2ce8ecc8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d102dbf1a2f43e8ad0a79bbc39fbb7a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc3de53f41992d06e1849e3991cd9f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26e3fb69689c49fa463d86b904a34c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dda264f353e51a6dec08dfcd61335a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dd42865c342269e110981715ae7cc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2c4c7a32e04b9c559b0d4e7139417.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891d9cb1527ea72861e700f2e03bf74.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7e5262b6f50639e85cc043a677eea.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81686e1b0acab37699c1ff7b08eb3fb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3c79c2e424111cd06ac8e23a432d7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81281f39317888c64505bec08bb73751.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04281d3b00d07c2246f3a1713e1052.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30b236a599a09cc4e885f03d90e228.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ed8dce41ac36343cb2a6a1ea6c381.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065f33ebb9cced6660d10cb8ef717c2.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1087,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>143387</v>
+        <v>144124</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>165.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>143400</v>
+        <v>144216</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>470.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>143417</v>
+        <v>144223</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>780.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>143424</v>
+        <v>144230</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>950.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>143455</v>
+        <v>144384</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>208.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>143462</v>
+        <v>144575</v>
       </c>
       <c r="C7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" t="s">
         <v>15</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>475.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>143479</v>
+        <v>144605</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>475.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>143509</v>
+        <v>144612</v>
       </c>
       <c r="C9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" t="s">
         <v>18</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>610.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>143523</v>
+        <v>144629</v>
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E10" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>610.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>143554</v>
+        <v>144636</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>670.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>143561</v>
+        <v>144643</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>670.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>143578</v>
+        <v>144667</v>
       </c>
       <c r="C13" t="s">
         <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>689.0</v>
+        <v>570.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>143585</v>
+        <v>144674</v>
       </c>
       <c r="C14" t="s">
         <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>685.0</v>
+        <v>660.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>143592</v>
+        <v>144711</v>
       </c>
       <c r="C15" t="s">
         <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>112.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>143769</v>
+        <v>144827</v>
       </c>
       <c r="C16" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>22.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>143783</v>
+        <v>144865</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>18.5</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>143899</v>
+        <v>144872</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>22.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>144117</v>
+        <v>144902</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>560.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>144216</v>
+        <v>144919</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>255.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>144223</v>
+        <v>144933</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>255.0</v>
+        <v>399.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>