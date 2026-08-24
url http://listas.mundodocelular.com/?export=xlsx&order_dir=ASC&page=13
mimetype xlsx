--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,146 +14,158 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 05:58</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 PRO 128GB GRADO  A+ AZUL</t>
+    <t>Lista gerada no: 23/08/2026 23:20</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019 I7/A1990 15”/ 2.6 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2019/ I7 A2141 16”/2.6 512GB  SWAP US</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 256GB BRANCO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...14 lines deleted...]
-    <t>APPLE IMAC 2019  I5 / 3.0  8GB RAM / 1TB  27" 5K RETINA  SWAP</t>
+    <t>1,250.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB COSMIC ORANGE</t>
+  </si>
+  <si>
+    <t>1,410.00</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 17 256 AZUL</t>
+  </si>
+  <si>
+    <t>FONTE APPLE ADAPTER MACBOOK  AIR</t>
+  </si>
+  <si>
+    <t>CELULARES</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019 /27" I5 3.0/1TB FUSION 16GB /5K RETINA US SWAP CRD</t>
   </si>
   <si>
     <t>COMPUTADOR</t>
   </si>
   <si>
-    <t>APPLE IMAC  2019  I5 / 3.1  32GB RAM / 1TB   27" 5K RETINA  SWAP</t>
-[...35 lines deleted...]
-    <t>IPHONE 14 PLUS 128GB  GRADE B BRANCO  SWAP</t>
+    <t>APPLE IMAC 2019 /27" I5 3.0 1TB FUSION 32GB 5K RETINA US .SWAP CRD</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019 / 27" I5 3.0/1TB FUSION 8GB 5K RETINA US SWAP CRD</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 27" I5 3.1 2019 2TB FUSION 5K</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>IPHONE 14 PRO 128GB BRANCO  GRADE B SWAP</t>
-[...2 lines deleted...]
-    <t>IPHONE 15 128GB GRADE B AMARELO</t>
+    <t>APPLE IMAC  2019 /27" I5 3.6 /2TB FUSION 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 27" I5 2.7 2011 1TB HDD 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD  US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2020 /27" I5 /3.1 256GB SSD 8GB US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB HDD US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD 8GB</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ” I5 / 3.3 512GB SSD US</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2020 / 27 ”  I5 / 3.3 1TB  HDD US</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA CM78  8/256 WIFI  7´´ INFANTIL PINK</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a157867cc7ec6b66defede156850c3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cf74a384fd77de18b444f4c96e9bf.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682cb5c626bcd641a7b8dfc6a897eaf.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6521556470b5b662011cc694cdfa6d3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9712b0d2cb0c715931614ed2ce8ecc8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d102dbf1a2f43e8ad0a79bbc39fbb7a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc3de53f41992d06e1849e3991cd9f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26e3fb69689c49fa463d86b904a34c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dda264f353e51a6dec08dfcd61335a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dd42865c342269e110981715ae7cc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2c4c7a32e04b9c559b0d4e7139417.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891d9cb1527ea72861e700f2e03bf74.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7e5262b6f50639e85cc043a677eea.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81686e1b0acab37699c1ff7b08eb3fb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3c79c2e424111cd06ac8e23a432d7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81281f39317888c64505bec08bb73751.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04281d3b00d07c2246f3a1713e1052.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30b236a599a09cc4e885f03d90e228.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ed8dce41ac36343cb2a6a1ea6c381.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065f33ebb9cced6660d10cb8ef717c2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4175ebc5b1497d5fcf30e322734b9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045988312ece77252a6177186c9e2f13.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8eda882f270b1f555952ccc3210e7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcbc405b3a1a2f64b546ce9918b911.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aeb56a0c8f853632c59de750dc026a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626eb50baf45b11d50e5f1f73ed7ca8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a67235f157f2ec71c41ae71fbe7ef.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163b5013ac230da54fb50a491cda3c1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2d8c616fb9969a1abcd8168444b2d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13713586b6bcf670f06f2325eed7d46.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c33f08784e62c7e356dccfb81bc81b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca90044631d4d32bd52a706cb66983.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb47b4e0a74ba681c20639e906ff884.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21888f6e0768bc929857ac7996144767.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d562d7fb568ea32bbd73fe4b39f2d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f692167d457a00a699141a7e871d8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70b44a3bf1af30b772fd3b418dcb13.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e1a668c2b18527204dea1de6ce029.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58437b8760cb8b509c524bccbb2b81e7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226506cf237c6dff3950d44f76bd2cf.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1099,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>144124</v>
+        <v>146074</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>530.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>144216</v>
+        <v>146159</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>255.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>144223</v>
+        <v>146180</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="3">
-        <v>255.0</v>
+      <c r="F4" s="3" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>144230</v>
+        <v>146197</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
         <v>12</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="3">
-        <v>255.0</v>
+      <c r="F5" s="3" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>144384</v>
+        <v>146203</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>475.0</v>
+        <v>910.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>144575</v>
+        <v>146210</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>540.0</v>
+        <v>905.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>144605</v>
+        <v>146234</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>600.0</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>144612</v>
+        <v>146302</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>580.0</v>
+        <v>570.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>144629</v>
+        <v>146319</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>560.0</v>
+        <v>590.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>144636</v>
+        <v>146326</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>560.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>144643</v>
+        <v>146333</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>620.0</v>
+        <v>545.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>144667</v>
+        <v>146357</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D13" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>570.0</v>
+        <v>665.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>144674</v>
+        <v>146401</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>660.0</v>
+        <v>240.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>144711</v>
+        <v>146463</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>790.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>144827</v>
+        <v>146470</v>
       </c>
       <c r="C16" t="s">
+        <v>29</v>
+      </c>
+      <c r="D16" t="s">
         <v>25</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>399.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>144865</v>
+        <v>146500</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>350.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>144872</v>
+        <v>146517</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>340.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>144902</v>
+        <v>146524</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D19" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>340.0</v>
+        <v>655.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>144919</v>
+        <v>146555</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>399.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>144933</v>
+        <v>146876</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>35</v>
       </c>
       <c r="F21" s="3">
-        <v>399.0</v>
+        <v>45.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>