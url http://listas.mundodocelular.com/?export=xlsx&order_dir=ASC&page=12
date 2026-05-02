--- v0 (2026-03-14)
+++ v1 (2026-05-02)
@@ -14,149 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 21:46</t>
-[...2 lines deleted...]
-    <t>APPLE MACBOOK PRO 16“ 2019 I7 A2141  2.6 8GB/ 512GB SSD SILVER SWAP</t>
+    <t>Lista gerada no: 02/05/2026 05:05</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ ROXO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 256GB GRADO A+ GRAY 100%</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1706  3,1 8GB/512GB SSD C/TOUCH BAR GRAY SWAP</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...20 lines deleted...]
-    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN</t>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK AIR 13“  2020 M1 A2337 8GB RAM/256GB GRAY  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK AIR 13“ 2020 M1 A2337  3.2 8GB/ 512GB ROSE  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- PRETO</t>
+  </si>
+  <si>
+    <t>LENOVO 14E CHROMEBOOK GEN 3 (14", INTEL N-SERIES C/CHIP S/CAIXA</t>
+  </si>
+  <si>
+    <t>LENOVO</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD3Y4LL/A 10.9" WIFI 128GB BRANCO</t>
+  </si>
+  <si>
+    <t>IPAD</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4G4LL/A 10.9" WIFI 128GB PINK</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4G4LL/A 10.9" WIFI 128GB AZUL</t>
+  </si>
+  <si>
+    <t>POWER BANK 30000MAH YP42</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>ACER</t>
   </si>
   <si>
-    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN DARK MAX24LL/A RETAIL</t>
-[...38 lines deleted...]
-    <t>IPHONE 15 PRO 256GB GRADO A BLACK USA</t>
+    <t>CEL XIAOMI POCO C71 4/128 DOURADO</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>OPPO RENO12 F CPH2637 5G DUAL 12/256GB - OLIVER VERDE</t>
+  </si>
+  <si>
+    <t>OPPO</t>
+  </si>
+  <si>
+    <t>CEL OPPO RENO12 F CPH2637 5G DUAL 12/256GB NARANJA</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ I5 2017  8GB/1TB  A1706 C/TOUCH BAR GRAY SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708   8GB/ 1TB  SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 256GB GRADO A+ BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 30 PRO PRETO 16/512GB 5G</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 26 ULTRA BLACK  12/512</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -179,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fdbde5d56b67929212e1caeeb4376.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0100cd5483558f84f9413c732a6d7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716ad3000bd2e74e5f6daf19f204a0e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab2414be60fb1c5ba0b7b7b7660dc5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4968261a807782fc6ecaecc67181d4c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77b438c5c7e9099c56ed83ce8dde77.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a9e9b5b7b012e0b8c7d7be672d165.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc303e36bb18713c8eba10d8c7191553.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422ced4465ac6a512a90c512a20074b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff0f7b77b4cc7c409175f8d0431c68.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda77a48fb5a6d1adce5c068e3101a0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2725277f07ee4e31916a60d084809c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5637b5e3757e8ebe11ed2efcf87dd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e6dd2e5e2a7863669d885d35f7490.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926e62f0b405c00c10844052579e875.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6c35365308a7f61782c576b3df46e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417f3e6fc843500f5ec2e1eb0452c9f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6398a376860aac3db2544f3c04ad52.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245992096f7038754a85eb57856668c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22855a872cfd56a4038224600495de8b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b238795f8c2266e27405b328b12b26.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f1186082f3b7720d4e96b1e7c61ca.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446e58916ff77e0c784eacbbfcb7333.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b930553e5945abce2f784dfe05ff63.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97373d8d70a06ce5fdedc80792a65b92.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63bd1a2e52c9e2ed2e3cdc38bffb62.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d4fec457368f0bac08821e2b0801b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02da07df96188d138c3bc70e0dea96f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d00fa94b6ce98f2fc89bb549019f1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06895d044308a8df06fd806635f298.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a48f2b58893eea1cf6cfdcecc513b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40904cd2c65a75f2ca4154f14af81eb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb5eea02bca1f03c5d3f68bff14f19.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5207cd7ce441b7ad55497922904433a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0bc1f01145b222c9a86449efa1747.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54ff8e4cdd8848a7b3fe7d60c3a993.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc870fea98b6e5cc531b7bc926107a8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73f75bf27cb315552eb5e7a49563db.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea5c6ca5e03775d02df1e29aef70bb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9764ff001eea4183206500f4507a8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1090,417 +1105,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>140737</v>
+        <v>141413</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>460.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>140768</v>
+        <v>141451</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>249.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>140775</v>
+        <v>141604</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>299.0</v>
+        <v>319.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>140799</v>
+        <v>141703</v>
       </c>
       <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>610.0</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>140805</v>
+        <v>141901</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>460.0</v>
+        <v>469.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>140812</v>
+        <v>141918</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>549.0</v>
+        <v>522.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>140829</v>
+        <v>142038</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>89.99</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>140836</v>
+        <v>142182</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>89.99</v>
+        <v>107.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>140911</v>
+        <v>142199</v>
       </c>
       <c r="C10" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" t="s">
         <v>20</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>72.0</v>
+        <v>338.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>141178</v>
+        <v>142243</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>213.0</v>
+        <v>346.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>141246</v>
+        <v>142250</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>235.0</v>
+        <v>345.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>141253</v>
+        <v>142502</v>
       </c>
       <c r="C13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" t="s">
         <v>24</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>235.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>141284</v>
+        <v>142823</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F14" s="3">
-        <v>235.0</v>
+        <v>97.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>141291</v>
+        <v>143073</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F15" s="3">
-        <v>199.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>141314</v>
+        <v>143080</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F16" s="3">
-        <v>199.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>141369</v>
+        <v>143110</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>350.0</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>141383</v>
+        <v>143127</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>350.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>141390</v>
+        <v>143233</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>350.0</v>
+        <v>565.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>141413</v>
+        <v>143318</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F20" s="3">
-        <v>350.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>141499</v>
+        <v>143325</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>36</v>
       </c>
       <c r="F21" s="3">
-        <v>590.0</v>
+        <v>430.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>