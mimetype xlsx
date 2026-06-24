--- v1 (2026-05-02)
+++ v2 (2026-06-24)
@@ -14,164 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/05/2026 05:05</t>
-[...2 lines deleted...]
-    <t>IPHONE 14 128GB GRADE A+ ROXO</t>
+    <t>Lista gerada no: 24/06/2026 07:21</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A AZUL SWAP  CRD</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 14 PRO MAX 256GB GRADO A+ GRAY 100%</t>
-[...47 lines deleted...]
-    <t>CEL XIAOMI POCO C71 4/128 DOURADO</t>
+    <t>IPHONE 13 PRO 256GB PRETO  GRADE A SWAP CRD</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB   PRETO GRADO B  SWAP C4A</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A NATURAL CRD</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C 4+128GB VERDE</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>OPPO RENO12 F CPH2637 5G DUAL 12/256GB - OLIVER VERDE</t>
-[...17 lines deleted...]
-    <t>ULEFONE ARMOR 30 PRO PRETO 16/512GB 5G</t>
+    <t>Cortador de Cabelo Voyager VGR V-228 - Dourado</t>
+  </si>
+  <si>
+    <t>AFEITADORA</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>VGR DESPILADOR VOYAGER ELETRICO VGR V-733  6 EM 1 LADY AZUL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>ULEFONE</t>
-[...2 lines deleted...]
-    <t>ULEFONE ARMOR 26 ULTRA BLACK  12/512</t>
+    <t>Barbeador Eletrico Voyager VGR V-331 / Recarregável - Preto</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO VGR V-653 PROFISSIONAL USB</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR ELETRICO V-071 PROFISSIONAL RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR ELETRICO V-270 PROFISSIONAL 250 MIN RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO VGR V-611 3-EM-1 LADY CARREGAVEL</t>
+  </si>
+  <si>
+    <t>Cortador de Cabelo Voyager VGR V-951 Recarregável - Preto</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR EL‚TRICO V-285 MUSCULAR C1 900 RPM RECARREGAVEL USB</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR EL‚TRICO V-195 PRO BLDC 900 RPM RECARREGAVEL USB</t>
+  </si>
+  <si>
+    <t>CORTA CABELO KIT VGR V-694 PROFESSIONAL SET PAC</t>
+  </si>
+  <si>
+    <t>VGR CORTADOR DE CABELO  BARBEADOR/ ELETRICO V-990 PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO  A+ AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -194,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b238795f8c2266e27405b328b12b26.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f1186082f3b7720d4e96b1e7c61ca.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446e58916ff77e0c784eacbbfcb7333.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b930553e5945abce2f784dfe05ff63.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97373d8d70a06ce5fdedc80792a65b92.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63bd1a2e52c9e2ed2e3cdc38bffb62.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d4fec457368f0bac08821e2b0801b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02da07df96188d138c3bc70e0dea96f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d00fa94b6ce98f2fc89bb549019f1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06895d044308a8df06fd806635f298.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a48f2b58893eea1cf6cfdcecc513b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40904cd2c65a75f2ca4154f14af81eb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb5eea02bca1f03c5d3f68bff14f19.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5207cd7ce441b7ad55497922904433a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0bc1f01145b222c9a86449efa1747.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54ff8e4cdd8848a7b3fe7d60c3a993.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc870fea98b6e5cc531b7bc926107a8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73f75bf27cb315552eb5e7a49563db.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea5c6ca5e03775d02df1e29aef70bb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9764ff001eea4183206500f4507a8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa866d78aa219e43f1d3c2f9daa47a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8a7d70a7bda0a793dbfb1f68be831.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53b8021f7f7c4a92fb57a39af985c7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636ee2b1df9fdae19664274dc1ae97a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80b707ed9a7856a0c65c39c1b147a1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e28a9e7cf33376c4fb1db8da9bc3a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de777a0bff01cdce6e19fe7e2244375.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ac3a1161606010378922d3a566fc6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e7a50b3a987a22b83d240a405b591.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64016c03bca1d79bb7663b21ef09cd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdde60c16d6495912d75ea758576a4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468edde03371c06deb1f944e136f57a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b466333d83c49c4f8fd2fb77a18a2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb17b5b1f427be2b5a9945d75cf7606.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3adb1fd8acbab1ca3dc46a2d79583.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e091ffd3f7a19b9df3be0754811048a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d8de5dac964d316c8f309532439f0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a292f64ef49928c2244b325fcf8c89.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6e6025a6701da27326ee9d314760d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303439d4573f6a25ea3086e4c9cb0cbf.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1105,417 +1087,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>141413</v>
+        <v>143462</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>320.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>141451</v>
+        <v>143479</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>565.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>141604</v>
+        <v>143509</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>319.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>141703</v>
+        <v>143554</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>279.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>141901</v>
+        <v>143578</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>469.0</v>
+        <v>689.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>141918</v>
+        <v>143592</v>
       </c>
       <c r="C7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
         <v>15</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>522.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>142038</v>
+        <v>143769</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>290.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>142182</v>
+        <v>143776</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>107.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>142199</v>
+        <v>143783</v>
       </c>
       <c r="C10" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>338.0</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>142243</v>
+        <v>143790</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>346.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>142250</v>
+        <v>143851</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F12" s="3">
-        <v>345.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>142502</v>
+        <v>143868</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>26.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>142823</v>
+        <v>143875</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F14" s="3">
-        <v>97.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>143073</v>
+        <v>143899</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F15" s="3">
-        <v>250.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>143080</v>
+        <v>143929</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F16" s="3">
-        <v>250.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>143110</v>
+        <v>143943</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F17" s="3">
-        <v>359.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>143127</v>
+        <v>144070</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F18" s="3">
-        <v>309.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>143233</v>
+        <v>144087</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F19" s="3">
-        <v>565.0</v>
+        <v>69.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>143318</v>
+        <v>144094</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="F20" s="3">
-        <v>420.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>143325</v>
+        <v>144124</v>
       </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>430.0</v>
+        <v>530.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>