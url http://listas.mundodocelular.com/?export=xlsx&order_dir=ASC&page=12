--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 07:21</t>
+    <t>Lista gerada no: 24/06/2026 08:58</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 256GB GRADE A AZUL SWAP  CRD</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 256GB PRETO  GRADE A SWAP CRD</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB   PRETO GRADO B  SWAP C4A</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A PRETO</t>
   </si>
   <si>
     <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A NATURAL CRD</t>
   </si>
   <si>
     <t>CEL XIAOMI REDMI 15C 4+128GB VERDE</t>
   </si>
@@ -176,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa866d78aa219e43f1d3c2f9daa47a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8a7d70a7bda0a793dbfb1f68be831.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53b8021f7f7c4a92fb57a39af985c7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636ee2b1df9fdae19664274dc1ae97a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80b707ed9a7856a0c65c39c1b147a1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e28a9e7cf33376c4fb1db8da9bc3a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de777a0bff01cdce6e19fe7e2244375.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ac3a1161606010378922d3a566fc6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e7a50b3a987a22b83d240a405b591.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64016c03bca1d79bb7663b21ef09cd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdde60c16d6495912d75ea758576a4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468edde03371c06deb1f944e136f57a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b466333d83c49c4f8fd2fb77a18a2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb17b5b1f427be2b5a9945d75cf7606.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3adb1fd8acbab1ca3dc46a2d79583.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e091ffd3f7a19b9df3be0754811048a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d8de5dac964d316c8f309532439f0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a292f64ef49928c2244b325fcf8c89.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6e6025a6701da27326ee9d314760d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303439d4573f6a25ea3086e4c9cb0cbf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e09ff6ed07471dd174e724091ed0a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f92946786e9c772594d57521be34a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5929bb00da99b6fd3f10217673050.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d769ca09863e749cb2bd15a460942b7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06327c622f84492b14d2b7466ce8725.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bb378be411b662ed0848f26c8e63e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc597a6cdb37d7d5781dbd7536c3f8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4053c0085da0846e72fcb5f806fcb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9453b899d98d29b47c17dd1d18261e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4fe0d090b5d8008cf4f11c3f9fa05.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379f00fa3140c059c460ed19de50d4f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5f7542953483267ea1dfef9cae4f8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3e290722f4c95b35090004bf389c0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ce811de9591a75c65a7ff02f51748.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac8b0e8b19176c35e0f59dc3a1a20d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb682fa4dfa2dea73763cfb7dbf4d624.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbde7c4613d987d04eaa1d98ca211c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2266c4768e5f794b3f3a69e8686cd4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95c81a978a03e886a7199d65626703.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb65af159055539c24541f9aaf576a1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>