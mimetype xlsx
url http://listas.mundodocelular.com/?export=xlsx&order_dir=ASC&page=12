--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,146 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 08:58</t>
-[...5 lines deleted...]
-    <t>SMARTPHONES</t>
+    <t>Lista gerada no: 23/08/2026 23:24</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 256 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 256GB PRETO  GRADE A SWAP CRD</t>
-[...26 lines deleted...]
-    <t>VGR DESPILADOR VOYAGER ELETRICO VGR V-733  6 EM 1 LADY AZUL</t>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 512 GB / 13.3" 1,6 A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 1TB  / 13.3" 1,6 1.5  A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 128GB  / 13.3"  1.6  A1932 SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 256GB  / 13.3"  1.6  A1932 SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 512GB  / 13.3"  1.6  A1932 SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 i5/ 8GB/ 128GB  / 13.3"  1.6  A1932 SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 / I5 A1932 13” / 1,6  /256GB SWAP  US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2019 / I5 A1932 13” / 1,6  /512GB SWAP  US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I3 A2179 13” 1.1 256GB SWAP INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I7 A2179 /13 ”1.2/ 512GB  SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I5 / A2179 13” / 1.1 512GB SWAP  INT</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2020 I7 A2179 13 ” 1.2 1TB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /128GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017 I5/ A1466 13”/ 1.8 /256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2017/ I7 A1466 13” /2.2 128GB SWAP IN</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>Barbeador Eletrico Voyager VGR V-331 / Recarregável - Preto</t>
-[...29 lines deleted...]
-    <t>IPHONE 15 PRO 128GB GRADO  A+ AZUL</t>
+    <t>MACBOOK PRO 2020 M1 A2338 13”/3.2  256GB SWAP US</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2020 M1 A2338 13”/3.2  512GB SWAP US</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e09ff6ed07471dd174e724091ed0a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f92946786e9c772594d57521be34a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5929bb00da99b6fd3f10217673050.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d769ca09863e749cb2bd15a460942b7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06327c622f84492b14d2b7466ce8725.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bb378be411b662ed0848f26c8e63e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc597a6cdb37d7d5781dbd7536c3f8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4053c0085da0846e72fcb5f806fcb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9453b899d98d29b47c17dd1d18261e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4fe0d090b5d8008cf4f11c3f9fa05.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379f00fa3140c059c460ed19de50d4f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5f7542953483267ea1dfef9cae4f8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3e290722f4c95b35090004bf389c0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ce811de9591a75c65a7ff02f51748.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac8b0e8b19176c35e0f59dc3a1a20d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb682fa4dfa2dea73763cfb7dbf4d624.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbde7c4613d987d04eaa1d98ca211c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2266c4768e5f794b3f3a69e8686cd4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95c81a978a03e886a7199d65626703.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb65af159055539c24541f9aaf576a1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730c27643755509220267acbea4d005.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c760c2bac6f6777cd31132299f392.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675212c2cc3d86f7561555b65c79a08f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624dc1c17cd35f14dfacb0aa900190e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b245690f9045b58ad399cab87bdb30.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2232394dc92090ddb8db0bef0f2f6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d3fad6804cd9d2ac262972dfbaca3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea94cc71c20958c3daa2d9f6979cfff.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558915688511c6c68db14bb8411bad01.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0830a5d2fdca8eb25b910770367b7e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45547bd24fbc553abd1c465f26df83f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc92364b339ec9a80b90bd95bc941c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f8258368eb54e510c2a1596a313a5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7f06974ece028d413e46ce28e9eb7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089d9ffa4df6925b4a83ce3a8455789.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb93ae0af32604391e44d18ed8c277.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6279e28a97eead337bd88ef532dd1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de112e96dfc24fb55d4a1a0013c4e31.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5760a1688a62cffa7cfdf379992513.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f826cd9bf43739b0c8c327dc88bba2.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1081,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>143462</v>
+        <v>145329</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>475.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>143479</v>
+        <v>145336</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>475.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>143509</v>
+        <v>145343</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>610.0</v>
+        <v>332.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>143554</v>
+        <v>145350</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>670.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>143578</v>
+        <v>145367</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>689.0</v>
+        <v>305.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>143592</v>
+        <v>145374</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>112.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>143769</v>
+        <v>145381</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>22.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>143776</v>
+        <v>145398</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>32.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>143783</v>
+        <v>145404</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>18.5</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>143790</v>
+        <v>145411</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>35.0</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>143851</v>
+        <v>145428</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>18.0</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>143868</v>
+        <v>145442</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>53.0</v>
+        <v>375.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>143875</v>
+        <v>145473</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>25.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>143899</v>
+        <v>145503</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>22.0</v>
+        <v>378.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>143929</v>
+        <v>145510</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>55.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>143943</v>
+        <v>145534</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>41.0</v>
+        <v>188.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>144070</v>
+        <v>145541</v>
       </c>
       <c r="C18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>53.0</v>
+        <v>205.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>144087</v>
+        <v>145572</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>69.0</v>
+        <v>188.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>144094</v>
+        <v>145855</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>29.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>144124</v>
+        <v>145893</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>530.0</v>
+        <v>585.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>