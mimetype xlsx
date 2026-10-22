--- v4 (2026-08-24)
+++ v5 (2026-10-22)
@@ -14,140 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 23/08/2026 23:24</t>
-[...5 lines deleted...]
-    <t>NOTEBOOK</t>
+    <t>Lista gerada no: 22/10/2026 20:10</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A VERDE (GREEN) US</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>MACBOOK AIR 2018 i5/ 8GB/ 512 GB / 13.3" 1,6 A1932 SWAP</t>
-[...47 lines deleted...]
-    <t>MACBOOK AIR 2017/ I7 A1466 13” /2.2 128GB SWAP IN</t>
+    <t>ULEFONE ARMOR 23 ULTRA  PRETO 12/512GB</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>MACBOOK PRO 2020 M1 A2338 13”/3.2  256GB SWAP US</t>
-[...2 lines deleted...]
-    <t>MACBOOK PRO 2020 M1 A2338 13”/3.2  512GB SWAP US</t>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 23 ULTRA ORANG 12-512GB</t>
+  </si>
+  <si>
+    <t>ULEFONE RUGKING 4 PRO ORANGE 8-256GB</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH POWER SILVER + TAKA PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH ROMANCE SILVER + ZOHOO PERFUME</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO BLACK + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH S6 PRO GOLD + AMBOS PERFUME</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH R9 EDGE BRANCO</t>
+  </si>
+  <si>
+    <t>GTIDE SMART WATCH Q1 PURPLE SWS004</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PINK</t>
+  </si>
+  <si>
+    <t>GTIDE COLORBEATS BLUETOOTH EARPHONES PURPLE</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PINK  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A AMARELO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A PRETO  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A NATURAL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 256GB GRADO A PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB GRADE A PRETO SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -170,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730c27643755509220267acbea4d005.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c760c2bac6f6777cd31132299f392.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675212c2cc3d86f7561555b65c79a08f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624dc1c17cd35f14dfacb0aa900190e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b245690f9045b58ad399cab87bdb30.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2232394dc92090ddb8db0bef0f2f6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d3fad6804cd9d2ac262972dfbaca3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea94cc71c20958c3daa2d9f6979cfff.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558915688511c6c68db14bb8411bad01.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0830a5d2fdca8eb25b910770367b7e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45547bd24fbc553abd1c465f26df83f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc92364b339ec9a80b90bd95bc941c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f8258368eb54e510c2a1596a313a5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7f06974ece028d413e46ce28e9eb7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089d9ffa4df6925b4a83ce3a8455789.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb93ae0af32604391e44d18ed8c277.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6279e28a97eead337bd88ef532dd1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de112e96dfc24fb55d4a1a0013c4e31.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5760a1688a62cffa7cfdf379992513.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f826cd9bf43739b0c8c327dc88bba2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa660e0ad6ed0db56cc747e0b013e6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3d4b0e42dde3ce9f4c66faaf77caa.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127617592725616e54a655f618b604c3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0055b6dca8d7b8cdbd77317a35519.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f3831595e0f85ab4161c66d75b0de.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9e6e235b626b3c7fbe8ac66abf826.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000e371282ff4141e5ad1d6b7ebabb7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cc5518cafe3bc0323b44c0ccd84ac.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bcd0124ad8a274a479b83d9b60dc3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb738af5a5382159310459d8e593aad9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2ed860bd0d9c85dc1235810299b09.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194964dfb4498116d69cba7d2632351.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551616610266657cf78ca304d494a0c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbc626b39d381b8616709d997fdb09.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fa02cb4369d2ff8f47d440c8f7ac4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647420ccd6805c364da606093a1bc9d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcaab43c710fa03cf611047bec3bbc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1c9ce2a8381b59c341146004c95c1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2b4647d53be9be6c111a6542c7f1d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577146f3669887ec63da2fea7025d32b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1081,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>145329</v>
+        <v>150231</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>305.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>145336</v>
+        <v>150262</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>340.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>145343</v>
+        <v>150279</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>332.0</v>
+        <v>355.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>145350</v>
+        <v>150293</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>275.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>145367</v>
+        <v>150477</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>305.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>145374</v>
+        <v>150507</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>340.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>145381</v>
+        <v>150514</v>
       </c>
       <c r="C8" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F8" s="3">
-        <v>295.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>145398</v>
+        <v>150521</v>
       </c>
       <c r="C9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
         <v>16</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>325.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>145404</v>
+        <v>150552</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F10" s="3">
-        <v>355.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>145411</v>
+        <v>150576</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F11" s="3">
-        <v>359.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>145428</v>
+        <v>150606</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F12" s="3">
-        <v>359.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>145442</v>
+        <v>150613</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F13" s="3">
-        <v>375.0</v>
+        <v>9.99</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>145473</v>
+        <v>150699</v>
       </c>
       <c r="C14" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>385.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>145503</v>
+        <v>150705</v>
       </c>
       <c r="C15" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>378.0</v>
+        <v>435.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>145510</v>
+        <v>150712</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>399.0</v>
+        <v>575.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>145534</v>
+        <v>150729</v>
       </c>
       <c r="C17" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>188.0</v>
+        <v>575.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>145541</v>
+        <v>150736</v>
       </c>
       <c r="C18" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>205.0</v>
+        <v>575.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>145572</v>
+        <v>150743</v>
       </c>
       <c r="C19" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>188.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>145855</v>
+        <v>150750</v>
       </c>
       <c r="C20" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>550.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>145893</v>
+        <v>150798</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>585.0</v>
+        <v>685.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>