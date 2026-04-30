--- v0 (2026-03-14)
+++ v1 (2026-04-30)
@@ -14,161 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 21:41</t>
-[...2 lines deleted...]
-    <t>CEL ULEFONE ARMOR BLACK X31 6/128GB</t>
+    <t>Lista gerada no: 30/04/2026 08:27</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP PRETO</t>
+  </si>
+  <si>
+    <t>TABLETS</t>
+  </si>
+  <si>
+    <t>CIDEA</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP VERDE</t>
+  </si>
+  <si>
+    <t>TABLET CIDEA 8/256 5G CM528  7P 1CHIP  BRANCO</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ 2020 M1 A2338 8GB/256GB  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 256GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ I5 2017 8GB/ 256GB   A1706 C/TOUCH BAR  GRAY SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO B C4 AZUL</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>ULEFONE</t>
-[...80 lines deleted...]
-    <t>APPLE MACBOOK AIR 13“  2020 M1 A2337 8GB RAM / 3,2 512GB SSD BRANCO</t>
+    <t>APPLE MACBOOK PRO 16“ 2019 I7 A2141  2.6 8GB/ 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK AIR 13“ 2020 M1 A2337 8CGPU 3.2 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>CAIXA DE SOM BEATS PILL GEN3 KARDASHIAN DARK MAX24LL/A RETAIL</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE A VERDE</t>
+  </si>
+  <si>
+    <t>IPHONE 12 128GB GRADE B PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE A- PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE A- AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A- BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ ROXO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006216f105d42acfc6e847506198c57.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba76c4e21d11b795051331df9293637.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84292e71a5a416b2597719f7e0ba14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfff629ada141a402c8d0ebeb21c64.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7c74de2db2872032d62631cdbfcaf.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37a1f4be101851b123d4a08109d680.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0295b8183deab0654fe1e2f15d6ca.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211e4e4fcd9e000ea437971270fd6f2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714c999a4531c886e10b1b9c2ab6d1f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c326c532e7ec05075277d94e606bfd3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c442016db9d6cc68e59b42f4de1004.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453cfb6c78973598b24711299e51dad.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc428ee5a8fa626607355b31042859.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c323127b8650d3926094337b77f0a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a279648dffce68264f6621faf9fbbe2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddb663a6b24bcafdfee91ab583ba4f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23055e03c23986970a95a1100b7040b4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75797757933f10156e20aff9d5ae9e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc204bc4c85a24e8b89359a7880ba71b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac5a397ff3e6953abc597cadb8522c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a268f4b6d94d5917ad56a5c6b6b3928.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630e9433ecee5ae74d2e8bb4775b67f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcc1905a5a50d5d5bea8dc4ff93ea5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774934cfaed29b5f2a35e6ade4827c41.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf01bd080c015285deed2421b5be8ad.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df643adde91a44d8ed63acc124ca645.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d789aa127c6c75c49642b3fddcc34e8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88810ee8ed229b8511de5ab9a96680ec.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e55890443615f6d1d0f751e2c7ff4a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf3426ef7bd4b3b37f01d5eee394b3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a9f347a72c03d9dd2e85a660b3116.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdca551ec623eb15e516c0ea72645c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f8a925fa12e298179c04e34ffa524.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e26d1f788ec57cf8677732f16345c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e16aea6047eddfe2cd3816abc4b3a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b64066426aaf77e93b40a1f7de193.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e535a9ecfd126179e0848d2d63c942.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602c60ac6d3dd3e258abf4d698dd3a2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22abd9c882ce91444b7be6cf995796a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e3da6ef46a06c7341a694fdaa7eb4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>139823</v>
+        <v>140515</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>138.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>139830</v>
+        <v>140539</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>138.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>139908</v>
+        <v>140546</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>495.0</v>
+        <v>47.9</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>139953</v>
+        <v>140706</v>
       </c>
       <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>685.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>139960</v>
+        <v>140768</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>685.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>139977</v>
+        <v>140775</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="3">
-        <v>685.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>139984</v>
+        <v>140799</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="3">
-        <v>685.0</v>
+        <v>610.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>140010</v>
+        <v>140805</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F9" s="3">
-        <v>89.0</v>
+        <v>460.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>140041</v>
+        <v>140812</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F10" s="3">
-        <v>88.0</v>
+        <v>522.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>140195</v>
+        <v>140829</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11" t="s">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3">
-        <v>103.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>140270</v>
+        <v>140836</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="F12" s="3">
-        <v>92.0</v>
+        <v>89.99</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>140287</v>
+        <v>141178</v>
       </c>
       <c r="C13" t="s">
         <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F13" s="3">
-        <v>90.0</v>
+        <v>213.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>140294</v>
+        <v>141246</v>
       </c>
       <c r="C14" t="s">
         <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="F14" s="3">
-        <v>86.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>140461</v>
+        <v>141291</v>
       </c>
       <c r="C15" t="s">
         <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="F15" s="3">
-        <v>49.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>140515</v>
+        <v>141314</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="F16" s="3">
-        <v>45.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>140539</v>
+        <v>141369</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="F17" s="3">
-        <v>45.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>140546</v>
+        <v>141383</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D18" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="F18" s="3">
-        <v>47.9</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>140690</v>
+        <v>141390</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="3">
-        <v>479.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>140706</v>
+        <v>141406</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="3">
-        <v>540.0</v>
+        <v>320.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>140720</v>
+        <v>141413</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="3">
-        <v>549.0</v>
+        <v>320.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>