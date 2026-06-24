--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,152 +14,158 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 08:27</t>
-[...17 lines deleted...]
-    <t>MACBOOK PRO 13“ 2020 M1 A2338 8GB/256GB  GRAY SWAP</t>
+    <t>Lista gerada no: 24/06/2026 07:16</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4G4LL/A 10.9" WIFI 128GB AZUL</t>
+  </si>
+  <si>
+    <t>IPAD</t>
+  </si>
+  <si>
+    <t>APPLE</t>
+  </si>
+  <si>
+    <t>POWER BANK 30000MAH YP42</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>ACER</t>
+  </si>
+  <si>
+    <t>OPPO RENO12 F CPH2637 5G DUAL 12/256GB - OLIVER VERDE</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
+  </si>
+  <si>
+    <t>OPPO</t>
+  </si>
+  <si>
+    <t>CEL OPPO RENO12 F CPH2637 5G DUAL 12/256GB NARANJA</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 13“ I5 2017  8GB/1TB  A1706 C/TOUCH BAR GRAY SWAP</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>APPLE</t>
-[...56 lines deleted...]
-    <t>IPHONE 14 128GB GRADE A+ ROXO</t>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708   8GB/ 1TB  SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 34 PRO BLACK 16/512GB  5G + PROJE</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 30 PRO PRETO 16/512GB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 26 ULTRA BLACK  12/512</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 2 11" 8/256 4G PRETO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 2 11" 8/256 4G AMARELO</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE ARMOR PAD 3 PRO Tela 10.36"  8GB RAM /256 PRETO  4G</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 4 ULTRA 5G 8GB/256GB</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 4 ULTRA  10.36" (THERMAL VERSION ) 5G 8GB/256GB</t>
+  </si>
+  <si>
+    <t>TABLET  ARMOR PAD PRO  8 /128GB 4G PRETO/LARANJA</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 PRO BLACK 16/512GB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 ULTRA  16/1TB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 ULTRA (THERMAL VERSION) 16/1TB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X16 SHADOW 6/128 4G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 21 BLACK 8/256GB 4G</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +188,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a268f4b6d94d5917ad56a5c6b6b3928.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630e9433ecee5ae74d2e8bb4775b67f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcc1905a5a50d5d5bea8dc4ff93ea5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774934cfaed29b5f2a35e6ade4827c41.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf01bd080c015285deed2421b5be8ad.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df643adde91a44d8ed63acc124ca645.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d789aa127c6c75c49642b3fddcc34e8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88810ee8ed229b8511de5ab9a96680ec.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e55890443615f6d1d0f751e2c7ff4a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf3426ef7bd4b3b37f01d5eee394b3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a9f347a72c03d9dd2e85a660b3116.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdca551ec623eb15e516c0ea72645c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f8a925fa12e298179c04e34ffa524.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e26d1f788ec57cf8677732f16345c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e16aea6047eddfe2cd3816abc4b3a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b64066426aaf77e93b40a1f7de193.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e535a9ecfd126179e0848d2d63c942.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602c60ac6d3dd3e258abf4d698dd3a2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22abd9c882ce91444b7be6cf995796a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e3da6ef46a06c7341a694fdaa7eb4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b529ad465d88c9ea73c557864b45249.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2ffc3840623c56fc261afca5252e3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd65e673a28dddd265980473db20aa7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b9e95f56cc03abc0bd77a2be8beea.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebce8756af6278571d6e532cbaca32.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2d67a19bdbf828447f2fc7532a38a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218f34aa52784ac8319d2ff3a9a618b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28755a2eac6aa8d105fb3d49da63a65.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35460eb12069ceb77c2f8bcaa8c0d1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51d4ecd820a9c2f7b89cb3a179e117.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36806e8f984b78955216df4a88c68bd0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01a9ba87f02707162413453deee90a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80b1f7b3d69435d7bcf4f0708a9ed9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb27f8b3f550bbed6e6d7e562b1fff2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94beffd3e76812c618672d115f2eefb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c203158943312d4d559cfbe4ccb4ef7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c465538cd9a66084fa0fac0aace2f9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299416ba7e888b1538d2b88cd6633ac.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e193236df9c04ba00a3401922d9f6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644ac0d2f95ef39b7515cdd044545b7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1093,417 +1099,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>140515</v>
+        <v>142250</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>45.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>140539</v>
+        <v>142502</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>45.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>140546</v>
+        <v>143073</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>47.9</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>140706</v>
+        <v>143080</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>540.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>140768</v>
+        <v>143110</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>249.0</v>
+        <v>359.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>140775</v>
+        <v>143127</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>299.0</v>
+        <v>309.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>140799</v>
+        <v>143295</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>610.0</v>
+        <v>605.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>140805</v>
+        <v>143318</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>460.0</v>
+        <v>399.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>140812</v>
+        <v>143325</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F10" s="3">
-        <v>522.0</v>
+        <v>425.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>140829</v>
+        <v>143332</v>
       </c>
       <c r="C11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" t="s">
         <v>21</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>22</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>89.99</v>
+        <v>269.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>140836</v>
+        <v>143349</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" t="s">
         <v>22</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>89.99</v>
+        <v>269.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>141178</v>
+        <v>143356</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F13" s="3">
-        <v>213.0</v>
+        <v>289.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>141246</v>
+        <v>143363</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F14" s="3">
-        <v>220.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>141291</v>
+        <v>143370</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F15" s="3">
-        <v>199.0</v>
+        <v>395.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>141314</v>
+        <v>143387</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F16" s="3">
-        <v>199.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>141369</v>
+        <v>143400</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F17" s="3">
-        <v>330.0</v>
+        <v>455.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>141383</v>
+        <v>143417</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F18" s="3">
-        <v>320.0</v>
+        <v>760.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>141390</v>
+        <v>143424</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F19" s="3">
-        <v>320.0</v>
+        <v>885.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>141406</v>
+        <v>143431</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F20" s="3">
-        <v>320.0</v>
+        <v>168.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>141413</v>
+        <v>143455</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F21" s="3">
-        <v>320.0</v>
+        <v>208.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>