--- v2 (2026-06-24)
+++ v3 (2026-08-24)
@@ -14,158 +14,152 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 07:16</t>
-[...5 lines deleted...]
-    <t>IPAD</t>
+    <t>Lista gerada no: 23/08/2026 22:20</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR ELETRICO V-270 PROFISSIONAL 250 MIN RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO 128GB GRADO A+  PRETO</t>
+  </si>
+  <si>
+    <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>POWER BANK 30000MAH YP42</t>
-[...20 lines deleted...]
-    <t>MACBOOK PRO 13“ I5 2017  8GB/1TB  A1706 C/TOUCH BAR GRAY SWAP</t>
+    <t>IPHONE 13 128GB GRADE C AZUL  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C PRETO   SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE C VERDE SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 256GB GRADE A+ DOURADO</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019  I5 / 3.0  8GB RAM / 1TB  27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>COMPUTADOR</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  8GB RAM /1TB   27" 5K RETINA  SWAP</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708   8GB/ 1TB  SSD GRAY SWAP</t>
-[...47 lines deleted...]
-    <t>ULEFONE ARMOR 21 BLACK 8/256GB 4G</t>
+    <t>APPLE IMAC  2019  I5 / 3.1  1TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.1  8GB RAM / 512GB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.7  16GB RAM / 2TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC  2019  I5 / 3.7  8GB RAM / 2TB   27" 5K RETINA  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE IMAC 2019  27" I9 /3.6 /2TB FUSION 64GB 5K RETINA US SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B AZUL SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB  GRADE B PRETO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PLUS 128GB  GRADE B BRANCO  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE B AMARELO</t>
+  </si>
+  <si>
+    <t>MACBOOK PRO 2017 I5/A1708 13” /2.3 128GB SSD GRAY  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 512GB DEEP BLUE</t>
+  </si>
+  <si>
+    <t>1,430.00</t>
+  </si>
+  <si>
+    <t>MACBOOK AIR 2018 i5/ 8GB/ 128 GB / 13.3" 1,6 A1932 SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -188,51 +182,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b529ad465d88c9ea73c557864b45249.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2ffc3840623c56fc261afca5252e3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd65e673a28dddd265980473db20aa7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b9e95f56cc03abc0bd77a2be8beea.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebce8756af6278571d6e532cbaca32.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2d67a19bdbf828447f2fc7532a38a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218f34aa52784ac8319d2ff3a9a618b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28755a2eac6aa8d105fb3d49da63a65.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35460eb12069ceb77c2f8bcaa8c0d1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51d4ecd820a9c2f7b89cb3a179e117.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36806e8f984b78955216df4a88c68bd0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01a9ba87f02707162413453deee90a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80b1f7b3d69435d7bcf4f0708a9ed9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb27f8b3f550bbed6e6d7e562b1fff2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94beffd3e76812c618672d115f2eefb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c203158943312d4d559cfbe4ccb4ef7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c465538cd9a66084fa0fac0aace2f9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299416ba7e888b1538d2b88cd6633ac.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e193236df9c04ba00a3401922d9f6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644ac0d2f95ef39b7515cdd044545b7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685fff2f5a59ae2128ffad8b34e8715.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c84025df535f7057c28e845aa3770.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50a6b430447f3b055ccd61b68748b0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa263bd65786a82185bdb3bd0d58bb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143d637275931016e489e9067a2c60d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796a12c3b76581300acfa793bf95fc7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acda94919efcf4fc445d640d74279c1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9852906f0cc4bda6566c0a49b6bcb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab82528044178c5e9ca136311ac9ba5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9186255fb0fda1456d72f4d264e2ff.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745051d189653b89cf0d09a4004859ec.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2bb50460b2028b609cf04a1ae2e42.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efef7fe1f4c1eab078ba3a1a4b1e76.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a163494ad9848dea7ab02c630adca.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167bbb69181b2436d03ed78f4c34276.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad83732f98b00520fb03d0745fa57f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bea6a62274e00c54d3e5db04695c56.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a575f38049c209925910b3b49048b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce9858aeac26aa895665ad0614508e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560886cb55a3f1899fd0fe137ee862df.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1099,417 +1093,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>142250</v>
+        <v>144070</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>340.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>142502</v>
+        <v>144117</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>26.0</v>
+        <v>530.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>143073</v>
+        <v>144216</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>250.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>143080</v>
+        <v>144223</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>250.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>143110</v>
+        <v>144230</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F6" s="3">
-        <v>359.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>143127</v>
+        <v>144384</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>309.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>143295</v>
+        <v>144575</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>605.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>143318</v>
+        <v>144612</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>399.0</v>
+        <v>580.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>143325</v>
+        <v>144629</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F10" s="3">
-        <v>425.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>143332</v>
+        <v>144636</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>269.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>143349</v>
+        <v>144643</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>269.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>143356</v>
+        <v>144667</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F13" s="3">
-        <v>289.0</v>
+        <v>570.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>143363</v>
+        <v>144711</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F14" s="3">
-        <v>325.0</v>
+        <v>790.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>143370</v>
+        <v>144827</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>395.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>143387</v>
+        <v>144872</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>165.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>143400</v>
+        <v>144902</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F17" s="3">
-        <v>455.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>143417</v>
+        <v>144933</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F18" s="3">
-        <v>760.0</v>
+        <v>380.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>143424</v>
+        <v>145152</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F19" s="3">
-        <v>885.0</v>
+        <v>230.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>143431</v>
+        <v>145268</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>168.0</v>
+        <v>12</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>143455</v>
+        <v>145312</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F21" s="3">
-        <v>208.0</v>
+        <v>275.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>