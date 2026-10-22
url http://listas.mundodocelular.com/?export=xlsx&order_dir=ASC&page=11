--- v3 (2026-08-24)
+++ v4 (2026-10-22)
@@ -14,152 +14,176 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 23/08/2026 22:20</t>
-[...2 lines deleted...]
-    <t>VGR BARBEADOR ELETRICO V-270 PROFISSIONAL 250 MIN RECARREGAVEL</t>
+    <t>Lista gerada no: 22/10/2026 20:07</t>
+  </si>
+  <si>
+    <t>CORTADOR DE CABELO VGR/ BARBEADOR ELETRICO V-951 BODY SHAVER AZUL</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>VGR</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO 128GB GRADO A+  PRETO</t>
+    <t>GTIDE L21 BLT EARPHONE  PINK</t>
+  </si>
+  <si>
+    <t>GTIDE</t>
+  </si>
+  <si>
+    <t>FONE GTIDE CLIP 1 BLT EARPHONES BEIGE</t>
+  </si>
+  <si>
+    <t>FONE GTIDE CLIP 1 BLT EARPHONES PINK</t>
+  </si>
+  <si>
+    <t>GTIDE CLIP 1 BLT EARPHONES PURPLE</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Beige</t>
+  </si>
+  <si>
+    <t>Fone de Ouvido G-Tide OWS8 Wireless - Rosa</t>
+  </si>
+  <si>
+    <t>FONE</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO MAX 2TBGB COSMIC ORANGE</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 128GB GRADE C AZUL  SWAP</t>
-[...59 lines deleted...]
-    <t>MACBOOK AIR 2018 i5/ 8GB/ 128 GB / 13.3" 1,6 A1932 SWAP</t>
+    <t>2,020.00</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  BRANCO SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A  AZUL AMERICANO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- VERDE  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 14 PRO MAX 128GB SWAP GRADE A  AMERICANO PURPLE</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV HTV BOX H9 NDROID</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>IPHONE 17 PRO 256GB COSMIC ORANGE LL/A</t>
+  </si>
+  <si>
+    <t>1,160.00</t>
+  </si>
+  <si>
+    <t>FONE BLACKVIEW FITBUDS H1 BRANCO</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>TP-LINK</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C  4+256GB AZUL</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI 15C      8+256GB PRETO</t>
+  </si>
+  <si>
+    <t>LCD APPLE IPHONE 13 PRO MAX     PRETO</t>
+  </si>
+  <si>
+    <t>DISPLAY</t>
+  </si>
+  <si>
+    <t>LCD</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A+ BLACK LL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -182,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685fff2f5a59ae2128ffad8b34e8715.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c84025df535f7057c28e845aa3770.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50a6b430447f3b055ccd61b68748b0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa263bd65786a82185bdb3bd0d58bb.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143d637275931016e489e9067a2c60d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796a12c3b76581300acfa793bf95fc7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acda94919efcf4fc445d640d74279c1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9852906f0cc4bda6566c0a49b6bcb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab82528044178c5e9ca136311ac9ba5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9186255fb0fda1456d72f4d264e2ff.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745051d189653b89cf0d09a4004859ec.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2bb50460b2028b609cf04a1ae2e42.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efef7fe1f4c1eab078ba3a1a4b1e76.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a163494ad9848dea7ab02c630adca.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167bbb69181b2436d03ed78f4c34276.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad83732f98b00520fb03d0745fa57f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bea6a62274e00c54d3e5db04695c56.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a575f38049c209925910b3b49048b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce9858aeac26aa895665ad0614508e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560886cb55a3f1899fd0fe137ee862df.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73e2f3186ebcd1a492b813d4e2e259.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d2fcce7ba7b8efffe6de2d6616625.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdf53be54a1a9829022f59af3da57b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69050d74ba447705b8e3d2e4729f86.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a5280956b49698c019928419cb4f5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb58e20a6a92599cdd5d21621faece.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d61cac84989986fa7dcd9169c5dc2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32a93a4d759ef5775866fe75558172.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a094961ebb82b3d2fa99a3be5a08c07.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9251727ae21c3288e866ff4d8198b7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1055542fa646da018b7bcc742b867.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e07360c57bb6768360d1a29e0545f7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a8b39e7c217e4ff9ae0767dba2617.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3b86edae7d4c6e1b2f159575b5376.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69669c4cf5f7589de606a28d995a01b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e17043c6e0ff309a6bbc0d2a65e015.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4556d17bb676c74a904de7b6c446bf.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819b0582d5e8d26d4daffdf3d38bc59.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81f89185ebc441b6577f911d549cca.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298493a17b2007ade02f61ae4071e35d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1095,415 +1119,415 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>144070</v>
+        <v>147286</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>53.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>144117</v>
+        <v>147545</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
         <v>11</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="3">
-        <v>530.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>144216</v>
+        <v>147552</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>11</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>255.0</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>144223</v>
+        <v>147576</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>11</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>255.0</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>144230</v>
+        <v>147583</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
         <v>11</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>255.0</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>144384</v>
+        <v>147590</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
         <v>11</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>475.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>144575</v>
+        <v>147606</v>
       </c>
       <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
         <v>17</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F8" s="3">
-        <v>540.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>144612</v>
+        <v>147668</v>
       </c>
       <c r="C9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" t="s">
         <v>19</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>20</v>
       </c>
-      <c r="E9" t="s">
-[...3 lines deleted...]
-        <v>580.0</v>
+      <c r="F9" s="3" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>144629</v>
+        <v>147842</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F10" s="3">
-        <v>560.0</v>
+        <v>690.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>144636</v>
+        <v>148085</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
         <v>20</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>560.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>144643</v>
+        <v>148092</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F12" s="3">
-        <v>620.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>144667</v>
+        <v>148313</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F13" s="3">
-        <v>570.0</v>
+        <v>260.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>144711</v>
+        <v>148368</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F14" s="3">
-        <v>790.0</v>
+        <v>510.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>144827</v>
+        <v>148856</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="F15" s="3">
-        <v>380.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>144872</v>
+        <v>148863</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>340.0</v>
+        <v>20</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>144902</v>
+        <v>148979</v>
       </c>
       <c r="C17" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>340.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>144933</v>
+        <v>149020</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F18" s="3">
-        <v>380.0</v>
+        <v>148.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>145152</v>
+        <v>149037</v>
       </c>
       <c r="C19" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F19" s="3">
-        <v>230.0</v>
+        <v>155.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>145268</v>
+        <v>149761</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>40</v>
+      </c>
+      <c r="F20" s="3">
+        <v>56.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>145312</v>
+        <v>149860</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
         <v>20</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>275.0</v>
+        <v>445.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>