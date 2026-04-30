--- v0 (2026-03-14)
+++ v1 (2026-04-30)
@@ -14,161 +14,146 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 23:44</t>
-[...14 lines deleted...]
-    <t>IPHONE 16 PRO 128GB DESERT SWAP</t>
+    <t>Lista gerada no: 30/04/2026 08:29</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR BLACK X12PRO 4/64GB</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>HONOR</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR ORANGE X12PRO 4/64GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR GREEN X12PRO 4/64GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR BLACK X13 4/64GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR ORANG X13 4/64GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR BLACK X31 6/128GB</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR NARANJA  X31 6/128GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR 22 PRETO 8/256GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR PRETO  MINI 20T PRO 8/256GB</t>
+  </si>
+  <si>
+    <t>CEL ULEFONE ARMOR 26 ULTRA BLACK W/T 12/512GB</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP ++ USA PRETO</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 128GB GRADE B PINK  SWAP</t>
-[...38 lines deleted...]
-    <t>CEL XIAOMI REDMI A5 3/64 PRETO</t>
+    <t>IPHONE 15 PRO MAX 256GB SWAP ++ USA AZUL</t>
+  </si>
+  <si>
+    <t>PHONE 15 PRO MAX 256GB SWAP ++ USA NATURAL</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP ++ USA BRANCO</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI POCO C71 4/128 AZUL</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO MAX 256GB SWAP A+ USA AZUL</t>
-[...20 lines deleted...]
-    <t>CEL ULEFONE ARMOR ORANG X13 4/64GB</t>
+    <t>CEL XIAOMI POCO C71 4/128 PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A AZUL</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI A5 4/128GB PRETO</t>
+  </si>
+  <si>
+    <t>CEL XIAOMI REDMI A5 4/128GB DOURADO</t>
+  </si>
+  <si>
+    <t>IPHONE 15 128GB GRADE A PRETO  A+ SWAP</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +176,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0350d88d554925bdc95b069ae5b24f0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0c7918904be7247030f0c9806301f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f905aae4dc91c699c6b464289eb7bd7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bf5573a8503dc0eb9abe8792f2679.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0384d8356cb9c03f87489578b9d0108.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54f6a1fd736dc759fc41f3a6043226.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304eb0d0e76a7f3c06898788215f8a7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7e26aae0382854627e412838b7372.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0fa107ec7ac2a6b94639ca09feaaa.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b4e7a838f6e7331a73dcf93a924da.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2f909e1246a07d60a108a359e68a9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bacff70c319370b01eacf9e7e2990.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0702e283fbc2b4ec56ef31d5dd4e3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a55423e91d253787889f43ae157fb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c3a3bcd9bf94600d77bdcc4c7d7c6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44b53e7c85c6277d5bb54397271c4f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2baa3f9acf04f61d7191a52c19a5a47.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867cd25eca7f51adf4a2f8e3761d84a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b914d87111ba545543fccab23ded2b4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef75210ca933bd3483678016f135aab.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb78384d2ea3cc033d8af7ea0f49580.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24951118a1bf3ef5ad3e7a5eca8f682e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac85c3be61325d5921275d90a284d1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bb95f9e590aeea39d54753e15bef7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a7621c63118a3fcbfc87a1d982e6d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fece5788a21195ed2b6990236b7c8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775740624c0b3baa34c8a2c1dd8a467.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd70dda111c0ec64b45dc1eac33a904.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350ad85586f66750393fa5366401768.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3675a6514646c20df8e900d17e2ce.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53930c47b578130faca52d7cff6f154.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ff72aa6e37a92cdbf29ad96a72a56.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796026b113f1ce4d3409126c4e3154c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1ce835b32de1fa6c5daa1b795c3fa.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa0776b20d0dfb7358c3d25c77f60f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045b3830d912bcf7d6294d5598eec71.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e65d8ed030edacd5dae3ac1c114df1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace24023d420d61b487ec8c9bb6c1ac2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34c3f1e5fba00f915b9677c933566f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ae2038fd0035e82799fbd6388d53d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1087,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>139106</v>
+        <v>139779</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>38.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>139113</v>
+        <v>139786</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>38.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>139144</v>
+        <v>139793</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>740.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>139151</v>
+        <v>139809</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>460.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>139168</v>
+        <v>139816</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>460.0</v>
+        <v>109.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>139236</v>
+        <v>139823</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>515.0</v>
+        <v>138.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>139274</v>
+        <v>139830</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>12.0</v>
+        <v>138.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>139335</v>
+        <v>139854</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>317.0</v>
+        <v>178.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>139441</v>
+        <v>139885</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>318.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>139458</v>
+        <v>139908</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E11" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>318.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>139540</v>
+        <v>139953</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F12" s="3">
-        <v>445.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>139564</v>
+        <v>139960</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F13" s="3">
-        <v>24.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>139717</v>
+        <v>139977</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F14" s="3">
-        <v>75.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>139748</v>
+        <v>139984</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F15" s="3">
-        <v>640.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>139755</v>
+        <v>140010</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="F16" s="3">
-        <v>650.0</v>
+        <v>97.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>139779</v>
+        <v>140041</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="F17" s="3">
-        <v>105.0</v>
+        <v>97.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>139786</v>
+        <v>140164</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="F18" s="3">
-        <v>105.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>139793</v>
+        <v>140270</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="F19" s="3">
-        <v>105.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>139809</v>
+        <v>140294</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="F20" s="3">
-        <v>112.0</v>
+        <v>102.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>139816</v>
+        <v>140355</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="F21" s="3">
-        <v>109.0</v>
+        <v>430.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>