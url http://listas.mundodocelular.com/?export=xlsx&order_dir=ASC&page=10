--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,146 +14,155 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 08:29</t>
-[...2 lines deleted...]
-    <t>CEL ULEFONE ARMOR BLACK X12PRO 4/64GB</t>
+    <t>Lista gerada no: 24/06/2026 08:42</t>
+  </si>
+  <si>
+    <t>IPHONE 12  64GB GRADE A- PRETO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
-    <t>HONOR</t>
-[...34 lines deleted...]
-  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 15 PRO MAX 256GB SWAP ++ USA AZUL</t>
-[...26 lines deleted...]
-    <t>IPHONE 15 128GB GRADE A PRETO  A+ SWAP</t>
+    <t>IPHONE 12  64GB GRADE A- AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A- ROXO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE B PRETO</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A+ ROXO</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1706  3,1 8GB/512GB SSD C/TOUCH BAR GRAY SWAP</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD4F4LL/A 10.9" WIFI 128GB PINK</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK PRO 13“ 2017 I5 A1708  2.6 8GB/ 512GB SSD GRAY SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK AIR 13“  2020 M1 A2337 8GB RAM/256GB GRAY  SWAP</t>
+  </si>
+  <si>
+    <t>APPLE MACBOOK AIR 13“ 2020 M1 A2337  3.2 8GB/ 512GB ROSE  SWAP</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADE A- PRETO</t>
+  </si>
+  <si>
+    <t>IPHONE 16 PRO 128GB GRADE A NATURAL  TITANIUN SWAP</t>
+  </si>
+  <si>
+    <t>XIAOMI SMART BAND 10 CERAMIC EDITT SILVER</t>
+  </si>
+  <si>
+    <t>BLULORY</t>
+  </si>
+  <si>
+    <t>LENOVO 14E CHROMEBOOK GEN 3 (14", INTEL N-SERIES C/CHIP S/CAIXA</t>
+  </si>
+  <si>
+    <t>LENOVO</t>
+  </si>
+  <si>
+    <t>IPAD 11TH MD3Y4LL/A 10.9" WIFI 128GB BRANCO</t>
+  </si>
+  <si>
+    <t>IPAD</t>
+  </si>
+  <si>
+    <t>BLULORY RELOJ   SMART KIDS U88 4G+GPS LTE  PINK</t>
+  </si>
+  <si>
+    <t>BLULORY RELOJ   SMART KIDS U88 4G+GPS LTE  GRAY</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -176,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb78384d2ea3cc033d8af7ea0f49580.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24951118a1bf3ef5ad3e7a5eca8f682e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac85c3be61325d5921275d90a284d1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bb95f9e590aeea39d54753e15bef7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a7621c63118a3fcbfc87a1d982e6d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fece5788a21195ed2b6990236b7c8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775740624c0b3baa34c8a2c1dd8a467.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd70dda111c0ec64b45dc1eac33a904.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350ad85586f66750393fa5366401768.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3675a6514646c20df8e900d17e2ce.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53930c47b578130faca52d7cff6f154.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ff72aa6e37a92cdbf29ad96a72a56.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796026b113f1ce4d3409126c4e3154c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1ce835b32de1fa6c5daa1b795c3fa.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa0776b20d0dfb7358c3d25c77f60f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045b3830d912bcf7d6294d5598eec71.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e65d8ed030edacd5dae3ac1c114df1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace24023d420d61b487ec8c9bb6c1ac2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34c3f1e5fba00f915b9677c933566f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ae2038fd0035e82799fbd6388d53d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde8ef364672e3b726be9243c3e5194.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3a560b37990f91c7b81e9a2adfa22.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c648bdfe8d231820d0a647c11c325.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f108248c1468b5074f8b46610c9e46.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b135e16a08b30e833b3473afaba4df.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdddc6bd58be1c27080c247b83d9e7f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b7bd75001416824d3b2850f5d6af6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959efc4e75544013de788f121557784.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91186d532d05469d5981de05da373fdb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e12b85e831425293a2efcd11b436a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6d4365cef93eac1d962d0d6b01155.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d491275a4c5eda3f1ee13c3a28ff1a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbbf5914b460bb5fb66800c7ee8ace.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce3626f4be94c6796300e174194051.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be82195f98e9fddba832c3d9069865.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851940a688202fba1750bf0f6838a13.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76284d2a08ed8919517e27add6963b5f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78006225371ed5e4adff540b0e45ba36.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8f0ba3f51f4eec57b448ad45201b4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab50e306a60f465ec4fafa2732b852.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1087,417 +1096,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>139779</v>
+        <v>141291</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>105.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>139786</v>
+        <v>141314</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>105.0</v>
+        <v>199.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>139793</v>
+        <v>141352</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>105.0</v>
+        <v>299.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>139809</v>
+        <v>141376</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>112.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>139816</v>
+        <v>141383</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>109.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>139823</v>
+        <v>141390</v>
       </c>
       <c r="C7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>138.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>139830</v>
+        <v>141406</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>138.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>139854</v>
+        <v>141413</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>178.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>139885</v>
+        <v>141604</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>370.0</v>
+        <v>319.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>139908</v>
+        <v>141628</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>495.0</v>
+        <v>338.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>139953</v>
+        <v>141703</v>
       </c>
       <c r="C12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>685.0</v>
+        <v>279.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>139960</v>
+        <v>141901</v>
       </c>
       <c r="C13" t="s">
         <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>685.0</v>
+        <v>469.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>139977</v>
+        <v>141918</v>
       </c>
       <c r="C14" t="s">
         <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>685.0</v>
+        <v>522.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>139984</v>
+        <v>142038</v>
       </c>
       <c r="C15" t="s">
         <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>685.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>140010</v>
+        <v>142069</v>
       </c>
       <c r="C16" t="s">
         <v>25</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>97.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>140041</v>
+        <v>142113</v>
       </c>
       <c r="C17" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" t="s">
         <v>27</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>97.0</v>
+        <v>58.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>140164</v>
+        <v>142182</v>
       </c>
       <c r="C18" t="s">
         <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="F18" s="3">
-        <v>430.0</v>
+        <v>110.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>140270</v>
+        <v>142199</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>102.0</v>
+        <v>344.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>140294</v>
+        <v>142229</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D20" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F20" s="3">
-        <v>102.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>140355</v>
+        <v>142236</v>
       </c>
       <c r="C21" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>34</v>
       </c>
       <c r="E21" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F21" s="3">
-        <v>430.0</v>
+        <v>29.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>