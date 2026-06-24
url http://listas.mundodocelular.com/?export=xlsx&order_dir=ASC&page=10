--- v2 (2026-06-24)
+++ v3 (2026-06-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 08:42</t>
+    <t>Lista gerada no: 24/06/2026 09:59</t>
   </si>
   <si>
     <t>IPHONE 12  64GB GRADE A- PRETO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
     <t>IPHONE 12  64GB GRADE A- AZUL</t>
   </si>
   <si>
     <t>IPHONE 14 128GB GRADE A- ROXO</t>
   </si>
   <si>
     <t>IPHONE 14 128GB GRADE B PRETO</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>IPHONE 14 128GB GRADE A+ BRANCO</t>
   </si>
@@ -185,51 +185,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde8ef364672e3b726be9243c3e5194.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3a560b37990f91c7b81e9a2adfa22.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c648bdfe8d231820d0a647c11c325.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f108248c1468b5074f8b46610c9e46.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b135e16a08b30e833b3473afaba4df.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdddc6bd58be1c27080c247b83d9e7f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b7bd75001416824d3b2850f5d6af6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959efc4e75544013de788f121557784.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91186d532d05469d5981de05da373fdb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e12b85e831425293a2efcd11b436a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6d4365cef93eac1d962d0d6b01155.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d491275a4c5eda3f1ee13c3a28ff1a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbbf5914b460bb5fb66800c7ee8ace.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce3626f4be94c6796300e174194051.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be82195f98e9fddba832c3d9069865.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851940a688202fba1750bf0f6838a13.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76284d2a08ed8919517e27add6963b5f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78006225371ed5e4adff540b0e45ba36.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8f0ba3f51f4eec57b448ad45201b4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab50e306a60f465ec4fafa2732b852.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a92ae1556edb446153a82b4955bec2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0900daf911ef1f48feeadc97025c584.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13181f007b42f64c439549a5da907f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb279399c41becc7bcc34f253ae2c9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee549b7b4f0339b2361f456171ad473.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283249b5e1293053caabaf01f143ca2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c552852d949946c30cffae755d82664.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841887a2dde98c5ab345dc3520d89a0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929ee5231fa092622229d6bfc1765e8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51189d4c3b38b2700046d564fcd32e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665a14548e2772efabbc9d8831737ed.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e183236610d32b5a69eb1c2a076818d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74bd05e2682d95214c8e7fd1ef723c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d934831e8efb7729f8edc6806d63537.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a0bb60f02c6df743d3f0e0cbfe2be.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f83852df904994bbe39f91af7e4259.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e95a93b623c73a6f22c40324399185.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c5815f52a45a21344bbae5f5270d9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c026b5a0a61d98a8b60a76f07f2560f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60ef625426a83f31d825a363174c79.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>