--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,155 +14,149 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 09:59</t>
-[...2 lines deleted...]
-    <t>IPHONE 12  64GB GRADE A- PRETO</t>
+    <t>Lista gerada no: 23/08/2026 22:21</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 4 ULTRA 5G 8GB/256GB</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
+    <t>ULEFONE</t>
+  </si>
+  <si>
+    <t>TABLET ULEFONE  ARMOR PAD 4 ULTRA  10.36" (THERMAL VERSION ) 5G 8GB/256GB</t>
+  </si>
+  <si>
+    <t>TABLET  ARMOR PAD PRO  8 /128GB 4G PRETO/LARANJA</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR BLACK 27T 12/256GB 4G</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
+    <t>ULEFONE ARMOR 28 PRO BLACK 16/512GB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 ULTRA  16/1TB 5G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 28 ULTRA (THERMAL VERSION) 16/1TB</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR X16 SHADOW 6/128 4G</t>
+  </si>
+  <si>
+    <t>ULEFONE ARMOR 21 BLACK 8/256GB 4G</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO 256GB GRADE A AZUL SWAP  CRD</t>
+  </si>
+  <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 12  64GB GRADE A- AZUL</t>
-[...71 lines deleted...]
-    <t>RELOGIO</t>
+    <t>IPHONE 13 PRO 256GB PRETO  GRADE A SWAP CRD</t>
+  </si>
+  <si>
+    <t>IPHONE 15 PRO MAX 256GB SWAP GRADO A PRETO</t>
+  </si>
+  <si>
+    <t>Cortador de Cabelo Voyager VGR V-228 - Dourado</t>
+  </si>
+  <si>
+    <t>AFEITADORA</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>VGR DESPILADOR VOYAGER ELETRICO VGR V-733  6 EM 1 LADY AZUL</t>
+  </si>
+  <si>
+    <t>Barbeador Eletrico Voyager VGR V-331 / Recarregável - Preto</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO VGR V-653 PROFISSIONAL USB</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR ELETRICO V-270 PROFISSIONAL 250 MIN RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>BARBEADOR ELETRICO VGR V-611 3-EM-1 LADY CARREGAVEL</t>
+  </si>
+  <si>
+    <t>Cortador de Cabelo Voyager VGR V-951 Recarregável - Preto</t>
+  </si>
+  <si>
+    <t>VGR BARBEADOR EL‚TRICO V-285 MUSCULAR C1 900 RPM RECARREGAVEL USB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -185,51 +179,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a92ae1556edb446153a82b4955bec2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0900daf911ef1f48feeadc97025c584.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13181f007b42f64c439549a5da907f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb279399c41becc7bcc34f253ae2c9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee549b7b4f0339b2361f456171ad473.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283249b5e1293053caabaf01f143ca2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c552852d949946c30cffae755d82664.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841887a2dde98c5ab345dc3520d89a0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929ee5231fa092622229d6bfc1765e8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51189d4c3b38b2700046d564fcd32e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665a14548e2772efabbc9d8831737ed.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e183236610d32b5a69eb1c2a076818d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74bd05e2682d95214c8e7fd1ef723c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d934831e8efb7729f8edc6806d63537.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a0bb60f02c6df743d3f0e0cbfe2be.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f83852df904994bbe39f91af7e4259.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e95a93b623c73a6f22c40324399185.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c5815f52a45a21344bbae5f5270d9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c026b5a0a61d98a8b60a76f07f2560f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60ef625426a83f31d825a363174c79.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf57d178facab01cbeaa25760c018e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402da2372034165645ac830c83691b6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a33a24e8b27a494bb93521b6d0927.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78af64bfc3ba443709d27bca15a629a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921f5f8d890687246817ca912dabd64.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47905781bbbf67975aad0ef342ec9ebe.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69741b4c76ccecd8c329d2fa388f4800.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f31b566c1cc22c51ce7932f14e6c6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c3fff8893dfe936e0a98985d00d10.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ae78b42ea0da295933ede800dea27.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dabfb955f868883454f9343bc2c1b0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab897f979a2e84a8b802dd6164131d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807616ab403e200485069883fb303171.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3afa5ce37e84f0ce7152073ac6a0c3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c9c4d253731b24d740f02722558ab.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eac31f31bd8e1404237c62a709abf7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb6cfbbe972ccb31b8fd435f545730.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4125bd6e3d7a54b6454ea3df815ca0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623467e88b1759e350edbed107d98cb0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b61f9c68b37bc22fecfa83ea7cf4f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1096,417 +1090,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="90.692" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="87.122" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>141291</v>
+        <v>143363</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>199.0</v>
+        <v>325.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>141314</v>
+        <v>143370</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>199.0</v>
+        <v>395.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>141352</v>
+        <v>143387</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>299.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>141376</v>
+        <v>143394</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>290.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>141383</v>
+        <v>143400</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>335.0</v>
+        <v>455.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>141390</v>
+        <v>143417</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>335.0</v>
+        <v>760.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>141406</v>
+        <v>143424</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>335.0</v>
+        <v>885.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>141413</v>
+        <v>143431</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>335.0</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>141604</v>
+        <v>143455</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>319.0</v>
+        <v>229.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>141628</v>
+        <v>143462</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>13</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F11" s="3">
-        <v>338.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>141703</v>
+        <v>143479</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F12" s="3">
-        <v>279.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>141901</v>
+        <v>143554</v>
       </c>
       <c r="C13" t="s">
         <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F13" s="3">
-        <v>469.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>141918</v>
+        <v>143769</v>
       </c>
       <c r="C14" t="s">
         <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>522.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>142038</v>
+        <v>143776</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>290.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>142069</v>
+        <v>143783</v>
       </c>
       <c r="C16" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F16" s="3">
-        <v>740.0</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>142113</v>
+        <v>143790</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F17" s="3">
-        <v>58.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>142182</v>
+        <v>143868</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D18" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F18" s="3">
-        <v>110.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>142199</v>
+        <v>143875</v>
       </c>
       <c r="C19" t="s">
         <v>30</v>
       </c>
       <c r="D19" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F19" s="3">
-        <v>344.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>142229</v>
+        <v>143899</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F20" s="3">
-        <v>29.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>142236</v>
+        <v>143929</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D21" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F21" s="3">
-        <v>29.0</v>
+        <v>55.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>