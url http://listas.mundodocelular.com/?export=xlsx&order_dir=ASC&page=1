--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 11:40</t>
+    <t>Lista gerada no: 30/04/2026 04:51</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
   <si>
     <t>WAHL</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
@@ -133,57 +133,57 @@
   <si>
     <t>IPHONE 12 PRO MAX GRADO A</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A  PINK       PINK</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A            BRANCO</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO "A" SWAP    AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A            VERMELHO</t>
   </si>
   <si>
     <t>IPHONE 12 PROMAX - 512GB - SWAP - GRADE A - GRAFFITE</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADO A DOURADO</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADO A  AZUL</t>
   </si>
   <si>
-    <t>AIRTAG   APPLE   MX542BE/A  - 4 PACK</t>
-[...5 lines deleted...]
-    <t>IPHONE 11 256GB GRADE A PURPLE (ROXO) US - SWAP</t>
+    <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7f5da8cc5da24a59c1896cc08536d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ee6f44577a987ac4b634ce115ee35.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8b7a21e965ae0ebf6b94e39a34a25.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70ac788d5c2b1977f57f89c6ae51e5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb453ff5ebe59fe07dca912cf533b16.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bb3636e2cc28c6a04d1d58a254f9b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2c5d8c06e926b60809ee3382b584c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e8aabb4304ec694903677379e6f34.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09a65a296585558c51f18bfe26a184.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b44c46e0c8535cd62287062156c06.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12bbd9d1073850097952b22fa5658b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb73a31f2dc7a1d8c0f00bc7b8ed903.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e71112e775bc2dc193352235b5801.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe254d00a80882cc2d3fe18fa666f2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f4bf2cc67fd694c14e8b8a55d3998.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad341306691d373da307a1baedbd6f0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1a6e046aeec67b73858d9f975fe40.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11fc2593dd1483f08e7b8db736acba.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73818bc0b5055900927e8957e7e77f1d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1762f29f3a3471735aa8a69a3c740.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fd733a1de8b9ec2de8569bb24a3a8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cd76d24e9ad002b9101cba5d04a30.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087fd4068da716ef64051a88dbe309f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa612665a45796d11a962f1fc3b0f9b1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4015c2f28cf481e174111d4b23a55b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6811c5528003ba81bedcab25955fb8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5dae2cd5b413668fc4ad426cb505a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248103d2117eb17d55beac9f2b0bc2e8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42536853b5c030b273b851d93ba0cf97.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acae6ef2a7ff191b46108d5eb1f6af6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dee322bf30368983f318edb2dee7f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61b67e5d1dc3d75605813c16665562.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cb7819ab4f749a5a409ea8751996e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427e4465c2617a6c29e73622c957abe.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faa51cc2f15eccb66e6e75f30481c8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23006e527345dd85518b202fffe782e2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025a22df9f04ef85991ac73e770def4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951721e5e1b40f3ef753799aa1796781.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af554f56738841498443d57c6f9a39e0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d978c8bbe975dae7c8ef439b58842.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1117,51 +1117,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -1454,80 +1454,80 @@
         <v>18</v>
       </c>
       <c r="F18" s="3">
         <v>425.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
         <v>103428</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19" t="s">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="3">
         <v>410.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>104319</v>
+        <v>107068</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20" t="s">
         <v>40</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" s="3">
-        <v>78.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>105477</v>
+        <v>107440</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21" t="s">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="3">
-        <v>275.0</v>
+        <v>420.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>