--- v1 (2026-04-30)
+++ v2 (2026-06-24)
@@ -14,176 +14,182 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 04:51</t>
+    <t>Lista gerada no: 24/06/2026 02:28</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
   <si>
     <t>WAHL</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>IPHONE XR 64GB GRADE A BLACK (PRETO) USA</t>
+    <t>IPHONE 11 64GB GRADE A BLACK (PRETO) USA</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 11 64GB GRADE A BLACK (PRETO) USA</t>
-[...1 lines deleted...]
-  <si>
     <t>CARRE.PORT. XIAOMI 3PRO 20000MAH     BLK</t>
   </si>
   <si>
     <t>BATERIA</t>
   </si>
   <si>
     <t>SMARTWATCH AMAZING KNOB FITNESS LW15 BLK</t>
   </si>
   <si>
     <t>RELOGIO</t>
   </si>
   <si>
     <t>BLU</t>
   </si>
   <si>
-    <t>IPHONE 11 128GB - GRADE A+ / BRANCO SWAP</t>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Branco</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Preto</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADO A            BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADO "A" SWAP    AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADO A            VERMELHO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PROMAX - 512GB - SWAP - GRADE A - GRAFFITE</t>
+  </si>
+  <si>
+    <t>TP-LINK ADSL ROUTER TL-RT480T+</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Branco</t>
-[...28 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO 128GB GRADO A DOURADO</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADO A  AZUL</t>
   </si>
   <si>
     <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
+  </si>
+  <si>
+    <t>FONE REDMI AIRDOTS 2 RED TWSEJ061LS BLK</t>
+  </si>
+  <si>
+    <t>RECEPTOR DIGITAL  HTV  H8 ANDROID ULTRA HD</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>FONTE APPLE ADAPTER MACBOOK   USB-C+C</t>
+  </si>
+  <si>
+    <t>FONTE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +212,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fd733a1de8b9ec2de8569bb24a3a8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cd76d24e9ad002b9101cba5d04a30.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087fd4068da716ef64051a88dbe309f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa612665a45796d11a962f1fc3b0f9b1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4015c2f28cf481e174111d4b23a55b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6811c5528003ba81bedcab25955fb8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5dae2cd5b413668fc4ad426cb505a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248103d2117eb17d55beac9f2b0bc2e8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42536853b5c030b273b851d93ba0cf97.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acae6ef2a7ff191b46108d5eb1f6af6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dee322bf30368983f318edb2dee7f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61b67e5d1dc3d75605813c16665562.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cb7819ab4f749a5a409ea8751996e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427e4465c2617a6c29e73622c957abe.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faa51cc2f15eccb66e6e75f30481c8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23006e527345dd85518b202fffe782e2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025a22df9f04ef85991ac73e770def4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951721e5e1b40f3ef753799aa1796781.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af554f56738841498443d57c6f9a39e0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d978c8bbe975dae7c8ef439b58842.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057172cdd2df52699b55d741dad2594.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b04a43a524aeebe8c7086e3ebcc32e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece736b015c409e33f7264a2e5fd2f8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a320640d71260bcdc43fdee0fbd72e7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3db702e41569fdd7a4783a3d9d778.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83ea879df7d373cdbcfacc09ce6140.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa971daba4bce55a5d99ffff33193d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df80ce90ea7bf7e6950d02c97927052.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8356937913d1940dc41b5613654771.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac439575bdc4e292567726f2734688f9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422983ac60da44fcecedc0074954763.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea57c71a4488fae1d94ebc5cd8019f7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827acc6646698019a7538abdae1a8679.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fd2077989e15f7fdae67ca4271386.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308dc54400ab75553cbfa0b8b80dfe3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f31b4233ad6d4a98bf3699d5ec7da5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd56187c975a0cef06df94c2b081ff.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f44a1d8b0a056456d1f29f3562caf4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c549954fe3fab1499e7e2caaad143.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfa6d56abd7ab994a7d5e4fc64d48e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1199,335 +1205,335 @@
         <v>12</v>
       </c>
       <c r="F3" s="3">
         <v>16.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
         <v>73882</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
         <v>2.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>79228</v>
+        <v>83140</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>175.0</v>
+        <v>219.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>83140</v>
+        <v>84833</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>219.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>84833</v>
+        <v>90995</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>16.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>90995</v>
+        <v>99042</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>24.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>93927</v>
+        <v>99059</v>
       </c>
       <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>199.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>99042</v>
+        <v>102490</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>120.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>99059</v>
+        <v>102506</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>119.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>99332</v>
+        <v>102513</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3">
-        <v>445.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>102483</v>
+        <v>102902</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>335.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>102490</v>
+        <v>102940</v>
       </c>
       <c r="C14" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" t="s">
         <v>33</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F14" s="3">
-        <v>325.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>102506</v>
+        <v>103411</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15" t="s">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="3">
-        <v>325.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>102513</v>
+        <v>103428</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16" t="s">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="3">
-        <v>335.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>102902</v>
+        <v>107068</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="3">
-        <v>470.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>103411</v>
+        <v>107440</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="3">
-        <v>425.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>103428</v>
+        <v>107488</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D19" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>410.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>107068</v>
+        <v>107860</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="F20" s="3">
-        <v>799.0</v>
+        <v>158.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>107440</v>
+        <v>108065</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="3">
-        <v>420.0</v>
+        <v>40.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>