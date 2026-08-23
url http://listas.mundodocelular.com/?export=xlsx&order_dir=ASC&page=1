--- v2 (2026-06-24)
+++ v3 (2026-08-23)
@@ -14,182 +14,188 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 02:28</t>
+    <t>Lista gerada no: 23/08/2026 19:46</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
   <si>
     <t>WAHL</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>IPHONE 11 64GB GRADE A BLACK (PRETO) USA</t>
+    <t>CARRE.PORT. XIAOMI 3PRO 20000MAH     BLK</t>
+  </si>
+  <si>
+    <t>BATERIA</t>
+  </si>
+  <si>
+    <t>SMARTWATCH AMAZING KNOB FITNESS LW15 BLK</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>BLU</t>
+  </si>
+  <si>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Branco</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Preto</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADO A            BRANCO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>CARRE.PORT. XIAOMI 3PRO 20000MAH     BLK</t>
-[...28 lines deleted...]
-  <si>
     <t>IPHONE 13 128GB GRADO "A" SWAP    AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A            VERMELHO</t>
   </si>
   <si>
-    <t>IPHONE 12 PROMAX - 512GB - SWAP - GRADE A - GRAFFITE</t>
-[...1 lines deleted...]
-  <si>
     <t>TP-LINK ADSL ROUTER TL-RT480T+</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 128GB GRADO A DOURADO</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO 128GB GRADO A  AZUL</t>
   </si>
   <si>
     <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
-[...1 lines deleted...]
-  <si>
     <t>FONE REDMI AIRDOTS 2 RED TWSEJ061LS BLK</t>
   </si>
   <si>
     <t>RECEPTOR DIGITAL  HTV  H8 ANDROID ULTRA HD</t>
   </si>
   <si>
     <t>HTV</t>
   </si>
   <si>
     <t>FONTE APPLE ADAPTER MACBOOK   USB-C+C</t>
   </si>
   <si>
     <t>FONTE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB PRETO GRADE A</t>
+  </si>
+  <si>
+    <t>APPLE AIRTAG 1-PACK MX532AM/A MODEL A/2187</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>CABO APPLE MM0A3ZE/A USB-C TO LIGHTNING ORIGINAL</t>
+  </si>
+  <si>
+    <t>CABO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A PRETO/NEGRO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -212,51 +218,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057172cdd2df52699b55d741dad2594.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b04a43a524aeebe8c7086e3ebcc32e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece736b015c409e33f7264a2e5fd2f8.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a320640d71260bcdc43fdee0fbd72e7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3db702e41569fdd7a4783a3d9d778.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83ea879df7d373cdbcfacc09ce6140.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa971daba4bce55a5d99ffff33193d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df80ce90ea7bf7e6950d02c97927052.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8356937913d1940dc41b5613654771.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac439575bdc4e292567726f2734688f9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422983ac60da44fcecedc0074954763.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea57c71a4488fae1d94ebc5cd8019f7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827acc6646698019a7538abdae1a8679.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fd2077989e15f7fdae67ca4271386.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308dc54400ab75553cbfa0b8b80dfe3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f31b4233ad6d4a98bf3699d5ec7da5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd56187c975a0cef06df94c2b081ff.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f44a1d8b0a056456d1f29f3562caf4.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c549954fe3fab1499e7e2caaad143.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfa6d56abd7ab994a7d5e4fc64d48e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a537f12e871f4f245dfe9265e653d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c6b602b87784825299d32754190cd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db0244b5bc412d2d864623c50b7eed.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b8e41af78ff5b509e8a4ea3c01033.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf6b80910a507f6cdf324cbbf58952.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fefe1ff819b9b2b98b2bb1b5f30a4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878c27008a8d6c97774d0dd538a5cc3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b346f574dc325e8d3e53e4630364e2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93a76b575e65e49a0e6b9ae90d9b4b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9844206cc855439164d2615e10ffda6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25cb4af6f853d60ae62f41b005b05e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955572d6f4f4f529638445f6a804e4fb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71893acb30be1a6f0d9504bb65bf76c9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba1b88f1e4e0f892a0674f3541c954.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177cad18f8bbd27051c032f3000acd4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a0fec6c9b7f0aa02753c6a3f41bc6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d7300df0786bd9b7a3239789bffe0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834847bf9dfa312297c68d7514c03cb5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19089479849d114d46631c8e11d4f9b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81a1f0d53db2578530d2a8c5de0d3c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1205,335 +1211,335 @@
         <v>12</v>
       </c>
       <c r="F3" s="3">
         <v>16.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
         <v>73882</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
         <v>2.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>83140</v>
+        <v>84833</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>219.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>84833</v>
+        <v>90995</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>20</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>16.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>90995</v>
+        <v>99042</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>24.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>99042</v>
+        <v>99059</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>120.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>99059</v>
+        <v>102490</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>119.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>102490</v>
+        <v>102506</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F10" s="3">
         <v>290.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>102506</v>
+        <v>102513</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
         <v>290.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>102513</v>
+        <v>102940</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>290.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>102902</v>
+        <v>103428</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F13" s="3">
-        <v>470.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>102940</v>
+        <v>107068</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F14" s="3">
-        <v>33.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>103411</v>
+        <v>107488</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F15" s="3">
-        <v>385.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>103428</v>
+        <v>107860</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>410.0</v>
+        <v>158.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>107068</v>
+        <v>108065</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F17" s="3">
-        <v>799.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>107440</v>
+        <v>110372</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F18" s="3">
-        <v>420.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>107488</v>
+        <v>110426</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F19" s="3">
-        <v>10.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>107860</v>
+        <v>110648</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="F20" s="3">
-        <v>158.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>108065</v>
+        <v>110716</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F21" s="3">
-        <v>40.0</v>
+        <v>325.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>