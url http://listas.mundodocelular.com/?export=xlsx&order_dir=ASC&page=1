--- v3 (2026-08-23)
+++ v4 (2026-08-24)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 23/08/2026 19:46</t>
+    <t>Lista gerada no: 23/08/2026 20:34</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
   <si>
     <t>WAHL</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
@@ -218,51 +218,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a537f12e871f4f245dfe9265e653d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c6b602b87784825299d32754190cd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db0244b5bc412d2d864623c50b7eed.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b8e41af78ff5b509e8a4ea3c01033.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf6b80910a507f6cdf324cbbf58952.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fefe1ff819b9b2b98b2bb1b5f30a4.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878c27008a8d6c97774d0dd538a5cc3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b346f574dc325e8d3e53e4630364e2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93a76b575e65e49a0e6b9ae90d9b4b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9844206cc855439164d2615e10ffda6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25cb4af6f853d60ae62f41b005b05e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955572d6f4f4f529638445f6a804e4fb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71893acb30be1a6f0d9504bb65bf76c9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba1b88f1e4e0f892a0674f3541c954.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177cad18f8bbd27051c032f3000acd4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a0fec6c9b7f0aa02753c6a3f41bc6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d7300df0786bd9b7a3239789bffe0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834847bf9dfa312297c68d7514c03cb5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19089479849d114d46631c8e11d4f9b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81a1f0d53db2578530d2a8c5de0d3c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcd897b24f9f3f41c554ef26ba4e57.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d19b94e39698f2ddaeaf87a892f1a0.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67947aa539d0c85c586290e3d3546dc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f102bf90013144ceb7b3878c342d189.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c159a4f06c3cf63e587f2d26cf3b1c3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fd0be35d44df82e18bbb457565e20.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f1481a5b39b4e870166eb9d9b1f82.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b02d47faa9080ea7ba6c4b0f3c9d7c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7fbfe06a209daf092c50fcae84126.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d467bfa47b9c9737800cb6543621210.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f751f7440efdbcf4caeb486b1f4b111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efe39f92768a728b4a6ae1f681a2a3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab432523bbd6db14f3086fedfecbed4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffa689e7ca2cec7ceefe10bc61228d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbcfb7dfd09d3848f0ca0fa854f8c7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd346b1f802dd4a169f863766022cb.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffc148473c2e7471b8b4f1fd15c677.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a447a58e4f6a496f64c578cab8d47b0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a406092910d48c4b03cfb8504fdd366.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d72e20fbe92962d5eff388c18eccf.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>