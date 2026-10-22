--- v4 (2026-08-24)
+++ v5 (2026-10-22)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/08/2026 04:11</t>
+    <t>Lista gerada no: 22/10/2026 18:46</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
   <si>
     <t>WAHL</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
@@ -91,78 +91,78 @@
   <si>
     <t>BATERIA</t>
   </si>
   <si>
     <t>SMARTWATCH AMAZING KNOB FITNESS LW15 BLK</t>
   </si>
   <si>
     <t>RELOGIO</t>
   </si>
   <si>
     <t>BLU</t>
   </si>
   <si>
     <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Branco</t>
   </si>
   <si>
     <t>RECEPTOR</t>
   </si>
   <si>
     <t>GERAL</t>
   </si>
   <si>
     <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Preto</t>
   </si>
   <si>
-    <t>IPHONE 13 128GB GRADO A            BRANCO</t>
+    <t>IPHONE 13 128GB GRADO "A" SWAP    AZUL</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 13 128GB GRADO "A" SWAP    AZUL</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 13 128GB GRADO A            VERMELHO</t>
   </si>
   <si>
     <t>TP-LINK ADSL ROUTER TL-RT480T+</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADO A  AZUL</t>
   </si>
   <si>
     <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
   </si>
   <si>
     <t>FONE REDMI AIRDOTS 2 RED TWSEJ061LS BLK</t>
   </si>
   <si>
     <t>RECEPTOR DIGITAL  HTV  H8 ANDROID ULTRA HD</t>
   </si>
   <si>
     <t>HTV</t>
   </si>
   <si>
     <t>FONTE APPLE ADAPTER MACBOOK   USB-C+C</t>
   </si>
   <si>
     <t>FONTE</t>
   </si>
   <si>
     <t>IPHONE 13 128GB PRETO GRADE A</t>
   </si>
   <si>
     <t>APPLE AIRTAG 1-PACK MX532AM/A MODEL A/2187</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
@@ -218,51 +218,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42995073495f2b7f48fd7314120566.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80e36cad02f6bbacdc9fb5262357b7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a34b8136a1343e923140a49783a267.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f10ed2e3f3416928bdfcbebabf968.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce6257e783b4bbaa69613ef479032d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66065806b452a9d71a6ff350d63bf26c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dc1d296397fdac29c8195f5c55cd2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1396f136ee4f596143456202a84fc.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091a1ab38572b599e1edd8e6d1ac829.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb379dd7f4cdbd73b7d35e4b92910987.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5651235820e338f3c01a3ae6af187.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6948dcabd6e50e866dd473b6f1b54e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f9f8826107ae97c424145a19dddc0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852e53091b0fbe2b2c8b56aee3661ef.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83335984ff2d77c3ef5b72f0f2155ae5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825e2a39bd5470ab0780d647f079f5b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e85c786533929d8c299bf29516dbfc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9be5a936100b4efa2061dc17d67ec0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc991ac3f0cd803fe45305c338542f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dcf016fcd876e96a7d7b782ff5fde.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b450b9e55730579ea59d2b0f144baa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284ee541512dbb606fb2cab31d5e9832.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6226fc7e1c8a9aeff5e1e8e6ca73e2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd35bfdc3918db6823ece863042a7d7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13154ef20034bef5c98a6bfe1c9c3246.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fa9fae94b7bf6707b7cb41c699495.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f0d9f55cc1837d883e64214b6658e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03d28992c01db44d82ff42c621f336.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0795c53e10d8710269be0020a29dc8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd41eb35e155d9437b375314fbd181.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a2d1519a5d6cf598a60bc68e8a7b7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb749503db5ac51267a919b52494cc0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15a7b638f8cb05584fdcb271957668.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b6413305c07cf886ee16e4b392969.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c65ab8dcb3cd77932e24acf850323.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d1b9c607ed5530ac287bc1c63fa5d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706a3bfda6ec83e6f7a7be5cc673daf.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66b551a4c67d3419ef319bd0f9517b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81115b9dd7c7e54b6b7a605f3b2812b9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea41154822adca7662ae02b5c0fa6d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1279,148 +1279,148 @@
         <v>23</v>
       </c>
       <c r="F7" s="3">
         <v>120.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
         <v>99059</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3">
         <v>119.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>102490</v>
+        <v>102506</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="3">
         <v>290.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>102506</v>
+        <v>102513</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="3">
         <v>290.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>102513</v>
+        <v>102940</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F11" s="3">
-        <v>290.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>102940</v>
+        <v>103428</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F12" s="3">
-        <v>33.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>103428</v>
+        <v>107068</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13" s="3">
-        <v>410.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>107068</v>
+        <v>107440</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14" s="3">
-        <v>799.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
         <v>107488</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="3">
         <v>10.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
         <v>107860</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>