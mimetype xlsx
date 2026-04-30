--- v1 (2026-03-13)
+++ v2 (2026-04-30)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 13/03/2026 13:18</t>
+    <t>Lista gerada no: 30/04/2026 06:01</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
   <si>
     <t>WAHL</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
@@ -133,57 +133,57 @@
   <si>
     <t>IPHONE 12 PRO MAX GRADO A</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A  PINK       PINK</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A            BRANCO</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO "A" SWAP    AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A            VERMELHO</t>
   </si>
   <si>
     <t>IPHONE 12 PROMAX - 512GB - SWAP - GRADE A - GRAFFITE</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADO A DOURADO</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADO A  AZUL</t>
   </si>
   <si>
-    <t>AIRTAG   APPLE   MX542BE/A  - 4 PACK</t>
-[...5 lines deleted...]
-    <t>IPHONE 11 256GB GRADE A PURPLE (ROXO) US - SWAP</t>
+    <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
+  </si>
+  <si>
+    <t>NOTEBOOK</t>
+  </si>
+  <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af218218fb97e95c584c0412d766ab3c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e95ac171cae64f90d9083d63a5449.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243de2ecab085a93f8a1d1a5c4e7273.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c279ff26e651f1ce307a5959e2354.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3d4a70cb4388b736edf903b39e571.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a73e02a29654d20381ee31d196790.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f5d16e0bef388c26a7dff503a138c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a5ae9525af8865488e8cef53348fa.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fdbc474c2423137b4f7bf6d349e3f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f62e5ce75dcdddede5a6a32b9e3ec8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2dc684f2db2a225af11956f856d05.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d3e31f69ededdd402cf962a80e8ed.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cb00d3a95fa32f9b275744ad3f440.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbe3fd69c60f3371ba9f3e16ce7e9f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28585d473850a457b6f66c32c5ebdb6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934622397e0a4e7322c21c91dc8caa55.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95208d100ac61df0f2e2a4bc9bbfe0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2c9abb7d4a06f09846ca4f23cf958.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28511f8733ce9d50ebc6d0f6e8fba49d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234805a912bae85c0ab42cfaf2004bf.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09634c5711465b5d9f941bf42fcbc03d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22118e24f9325e57195b4cc25470e67.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3af7167da79e82a60c2fe9775606fb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ef513c09c9bbdd268b6268a29dfdd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e478de7ac24ab94d5a75abe88875f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4e0d984c4bfc37200621cf6c3d6b0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b078335056afcf967c6706083fd196c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30408f35ded9581f2d8ad648e0b78d8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e905d790f34be876c86231c5cc969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912bbf9798dd0276905a3f1d53e95c3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53820346dd7d6d91a0ffd7512fd5712.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c54145b5a3b5aed0dc3b2f27806e3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda70f521b1592fc46d085e56345ade3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf136e7e902bbd942500263edc4531c9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5cd79b426235a53692cb3677ce6d0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41eccd5a36fd9fca32256e6cd0e705.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c4d7b76e68ec86767d96a2c02c887.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34844cafca69d8d618b425321264144a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae4bb7a26921d8f46d4f73dbd0dbb5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6d2ce5e6d00d18b56041fbbea0e27.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1117,51 +1117,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -1454,80 +1454,80 @@
         <v>18</v>
       </c>
       <c r="F18" s="3">
         <v>425.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
         <v>103428</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19" t="s">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="3">
         <v>410.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>104319</v>
+        <v>107068</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20" t="s">
         <v>40</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" s="3">
-        <v>78.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>105477</v>
+        <v>107440</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21" t="s">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="3">
-        <v>275.0</v>
+        <v>420.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>