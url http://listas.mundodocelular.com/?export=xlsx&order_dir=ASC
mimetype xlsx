--- v2 (2026-04-30)
+++ v3 (2026-06-24)
@@ -14,176 +14,182 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 30/04/2026 06:01</t>
+    <t>Lista gerada no: 24/06/2026 03:48</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
   <si>
     <t>WAHL</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>IPHONE XR 64GB GRADE A BLACK (PRETO) USA</t>
+    <t>IPHONE 11 64GB GRADE A BLACK (PRETO) USA</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 11 64GB GRADE A BLACK (PRETO) USA</t>
-[...1 lines deleted...]
-  <si>
     <t>CARRE.PORT. XIAOMI 3PRO 20000MAH     BLK</t>
   </si>
   <si>
     <t>BATERIA</t>
   </si>
   <si>
     <t>SMARTWATCH AMAZING KNOB FITNESS LW15 BLK</t>
   </si>
   <si>
     <t>RELOGIO</t>
   </si>
   <si>
     <t>BLU</t>
   </si>
   <si>
-    <t>IPHONE 11 128GB - GRADE A+ / BRANCO SWAP</t>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Branco</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Preto</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADO A            BRANCO</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADO "A" SWAP    AZUL</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADO A            VERMELHO</t>
+  </si>
+  <si>
+    <t>IPHONE 12 PROMAX - 512GB - SWAP - GRADE A - GRAFFITE</t>
+  </si>
+  <si>
+    <t>TP-LINK ADSL ROUTER TL-RT480T+</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Branco</t>
-[...28 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO 128GB GRADO A DOURADO</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADO A  AZUL</t>
   </si>
   <si>
     <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
     <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
+  </si>
+  <si>
+    <t>FONE REDMI AIRDOTS 2 RED TWSEJ061LS BLK</t>
+  </si>
+  <si>
+    <t>RECEPTOR DIGITAL  HTV  H8 ANDROID ULTRA HD</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>FONTE APPLE ADAPTER MACBOOK   USB-C+C</t>
+  </si>
+  <si>
+    <t>FONTE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +212,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09634c5711465b5d9f941bf42fcbc03d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22118e24f9325e57195b4cc25470e67.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3af7167da79e82a60c2fe9775606fb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ef513c09c9bbdd268b6268a29dfdd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e478de7ac24ab94d5a75abe88875f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4e0d984c4bfc37200621cf6c3d6b0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b078335056afcf967c6706083fd196c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30408f35ded9581f2d8ad648e0b78d8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e905d790f34be876c86231c5cc969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912bbf9798dd0276905a3f1d53e95c3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53820346dd7d6d91a0ffd7512fd5712.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c54145b5a3b5aed0dc3b2f27806e3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda70f521b1592fc46d085e56345ade3.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf136e7e902bbd942500263edc4531c9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5cd79b426235a53692cb3677ce6d0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41eccd5a36fd9fca32256e6cd0e705.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c4d7b76e68ec86767d96a2c02c887.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34844cafca69d8d618b425321264144a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae4bb7a26921d8f46d4f73dbd0dbb5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6d2ce5e6d00d18b56041fbbea0e27.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b65059252db802adac76c8934c4c0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae5f58de7af8e5512d1c3e1a5419cc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce3013535b17a26f8a56bf47f4bbf9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345f8312bc805ea6f1724b045b94ed7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2a450d677bc030685fd004260bc82.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7a1d85e7d918e4ac58f5bc5e28b53.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08943a8d899c25a4dffb01f3685a28a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e777008298c46c1993a6fabe076862.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168ccbc41c76322c11d6a360adc7118.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c1ea177129f29316a09226dfd1e4d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb400d6e947152aec5acf0b6895c69a9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c6d7da14d63ff8bfe781cf5f5f535.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865d0a47776e6a6a3e347ed5cbc08e8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab22608ec1bab5efc487007b39ccb33.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be04a72b25a10024c6b126694fff5aa.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809edb5527c64bb21f418eec9acb578.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3895fa1d48d8e2d80dadceea8e8ec43.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289837961a8ee1ccd44d56df1268542.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592655ed3f177e46982496f6c9640629.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3de418de22a76415964c5ca60ad19.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1199,335 +1205,335 @@
         <v>12</v>
       </c>
       <c r="F3" s="3">
         <v>16.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
         <v>73882</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
         <v>2.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>79228</v>
+        <v>83140</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>175.0</v>
+        <v>219.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>83140</v>
+        <v>84833</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>219.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>84833</v>
+        <v>90995</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>16.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>90995</v>
+        <v>99042</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>24.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>93927</v>
+        <v>99059</v>
       </c>
       <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>199.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>99042</v>
+        <v>102490</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>120.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>99059</v>
+        <v>102506</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>119.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>99332</v>
+        <v>102513</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3">
-        <v>445.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>102483</v>
+        <v>102902</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>335.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>102490</v>
+        <v>102940</v>
       </c>
       <c r="C14" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" t="s">
         <v>33</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F14" s="3">
-        <v>325.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>102506</v>
+        <v>103411</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15" t="s">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="3">
-        <v>325.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>102513</v>
+        <v>103428</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16" t="s">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="3">
-        <v>335.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>102902</v>
+        <v>107068</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="3">
-        <v>470.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>103411</v>
+        <v>107440</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="3">
-        <v>425.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>103428</v>
+        <v>107488</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D19" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>410.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>107068</v>
+        <v>107860</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="F20" s="3">
-        <v>799.0</v>
+        <v>158.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>107440</v>
+        <v>108065</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" s="3">
-        <v>420.0</v>
+        <v>40.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>