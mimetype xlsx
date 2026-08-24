--- v3 (2026-06-24)
+++ v4 (2026-08-24)
@@ -14,182 +14,188 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 24/06/2026 03:48</t>
+    <t>Lista gerada no: 24/08/2026 04:11</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
   <si>
     <t>WAHL</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>IPHONE 11 64GB GRADE A BLACK (PRETO) USA</t>
+    <t>CARRE.PORT. XIAOMI 3PRO 20000MAH     BLK</t>
+  </si>
+  <si>
+    <t>BATERIA</t>
+  </si>
+  <si>
+    <t>SMARTWATCH AMAZING KNOB FITNESS LW15 BLK</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>BLU</t>
+  </si>
+  <si>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Branco</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Preto</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADO A            BRANCO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>CARRE.PORT. XIAOMI 3PRO 20000MAH     BLK</t>
-[...28 lines deleted...]
-  <si>
     <t>IPHONE 13 128GB GRADO "A" SWAP    AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A            VERMELHO</t>
   </si>
   <si>
-    <t>IPHONE 12 PROMAX - 512GB - SWAP - GRADE A - GRAFFITE</t>
-[...1 lines deleted...]
-  <si>
     <t>TP-LINK ADSL ROUTER TL-RT480T+</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 128GB GRADO A DOURADO</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO 128GB GRADO A  AZUL</t>
   </si>
   <si>
     <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
-[...1 lines deleted...]
-  <si>
     <t>FONE REDMI AIRDOTS 2 RED TWSEJ061LS BLK</t>
   </si>
   <si>
     <t>RECEPTOR DIGITAL  HTV  H8 ANDROID ULTRA HD</t>
   </si>
   <si>
     <t>HTV</t>
   </si>
   <si>
     <t>FONTE APPLE ADAPTER MACBOOK   USB-C+C</t>
   </si>
   <si>
     <t>FONTE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB PRETO GRADE A</t>
+  </si>
+  <si>
+    <t>APPLE AIRTAG 1-PACK MX532AM/A MODEL A/2187</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
+    <t>CABO APPLE MM0A3ZE/A USB-C TO LIGHTNING ORIGINAL</t>
+  </si>
+  <si>
+    <t>CABO</t>
+  </si>
+  <si>
+    <t>IPHONE 14 128GB GRADE A PRETO/NEGRO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -212,51 +218,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b65059252db802adac76c8934c4c0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae5f58de7af8e5512d1c3e1a5419cc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce3013535b17a26f8a56bf47f4bbf9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345f8312bc805ea6f1724b045b94ed7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2a450d677bc030685fd004260bc82.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7a1d85e7d918e4ac58f5bc5e28b53.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08943a8d899c25a4dffb01f3685a28a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e777008298c46c1993a6fabe076862.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168ccbc41c76322c11d6a360adc7118.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c1ea177129f29316a09226dfd1e4d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb400d6e947152aec5acf0b6895c69a9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c6d7da14d63ff8bfe781cf5f5f535.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865d0a47776e6a6a3e347ed5cbc08e8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab22608ec1bab5efc487007b39ccb33.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be04a72b25a10024c6b126694fff5aa.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809edb5527c64bb21f418eec9acb578.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3895fa1d48d8e2d80dadceea8e8ec43.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289837961a8ee1ccd44d56df1268542.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592655ed3f177e46982496f6c9640629.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3de418de22a76415964c5ca60ad19.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42995073495f2b7f48fd7314120566.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80e36cad02f6bbacdc9fb5262357b7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a34b8136a1343e923140a49783a267.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f10ed2e3f3416928bdfcbebabf968.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce6257e783b4bbaa69613ef479032d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66065806b452a9d71a6ff350d63bf26c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431dc1d296397fdac29c8195f5c55cd2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1396f136ee4f596143456202a84fc.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091a1ab38572b599e1edd8e6d1ac829.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb379dd7f4cdbd73b7d35e4b92910987.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5651235820e338f3c01a3ae6af187.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6948dcabd6e50e866dd473b6f1b54e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f9f8826107ae97c424145a19dddc0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852e53091b0fbe2b2c8b56aee3661ef.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83335984ff2d77c3ef5b72f0f2155ae5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825e2a39bd5470ab0780d647f079f5b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e85c786533929d8c299bf29516dbfc.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9be5a936100b4efa2061dc17d67ec0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc991ac3f0cd803fe45305c338542f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dcf016fcd876e96a7d7b782ff5fde.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1205,335 +1211,335 @@
         <v>12</v>
       </c>
       <c r="F3" s="3">
         <v>16.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
         <v>73882</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
         <v>2.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>83140</v>
+        <v>84833</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>219.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>84833</v>
+        <v>90995</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>20</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>16.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>90995</v>
+        <v>99042</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>24.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>99042</v>
+        <v>99059</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>120.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>99059</v>
+        <v>102490</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>119.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>102490</v>
+        <v>102506</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F10" s="3">
         <v>290.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>102506</v>
+        <v>102513</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
         <v>290.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>102513</v>
+        <v>102940</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>290.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>102902</v>
+        <v>103428</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F13" s="3">
-        <v>470.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>102940</v>
+        <v>107068</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F14" s="3">
-        <v>33.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>103411</v>
+        <v>107488</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F15" s="3">
-        <v>385.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>103428</v>
+        <v>107860</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>410.0</v>
+        <v>158.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>107068</v>
+        <v>108065</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F17" s="3">
-        <v>799.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>107440</v>
+        <v>110372</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F18" s="3">
-        <v>420.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>107488</v>
+        <v>110426</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F19" s="3">
-        <v>10.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>107860</v>
+        <v>110648</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="F20" s="3">
-        <v>158.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>108065</v>
+        <v>110716</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F21" s="3">
-        <v>40.0</v>
+        <v>325.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>