--- v2 (2026-01-27)
+++ v3 (2026-05-31)
@@ -34,156 +34,156 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 26/01/2026 23:46</t>
+    <t>Lista gerada no: 31/05/2026 01:51</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
   <si>
     <t>WAHL</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
     <t>IPHONE XR 64GB GRADE A BLACK (PRETO) USA</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>IPHONE 11 64GB GRADE A BLACK (PRETO) USA</t>
-[...1 lines deleted...]
-  <si>
     <t>CARRE.PORT. XIAOMI 3PRO 20000MAH     BLK</t>
   </si>
   <si>
     <t>BATERIA</t>
   </si>
   <si>
     <t>SMARTWATCH AMAZING KNOB FITNESS LW15 BLK</t>
   </si>
   <si>
     <t>RELOGIO</t>
   </si>
   <si>
     <t>BLU</t>
   </si>
   <si>
-    <t>IPHONE 11 128GB - GRADE A+ / WHITE/BRANCO</t>
-[...1 lines deleted...]
-  <si>
     <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Branco</t>
   </si>
   <si>
     <t>RECEPTOR</t>
   </si>
   <si>
     <t>GERAL</t>
   </si>
   <si>
     <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Preto</t>
   </si>
   <si>
     <t>IPHONE 12 PRO MAX GRADO A</t>
   </si>
   <si>
+    <t>IPHONE 13 128GB GRADO A  PINK       PINK</t>
+  </si>
+  <si>
     <t>IPHONE 13 128GB GRADO A            BRANCO</t>
   </si>
   <si>
+    <t>IPHONE 13 128GB GRADO "A" SWAP    AZUL</t>
+  </si>
+  <si>
     <t>IPHONE 13 128GB GRADO A            VERMELHO</t>
   </si>
   <si>
     <t>IPHONE 12 PROMAX - 512GB - SWAP - GRADE A - GRAFFITE</t>
   </si>
   <si>
+    <t>TP-LINK ADSL ROUTER TL-RT480T+</t>
+  </si>
+  <si>
+    <t>Produtos</t>
+  </si>
+  <si>
     <t>IPHONE 13 PRO 128GB GRADO A DOURADO</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADO A  AZUL</t>
   </si>
   <si>
-    <t>AIRTAG   APPLE   MX542BE/A  - 4 PACK</t>
-[...8 lines deleted...]
-    <t>MACBOOK CRD APPLE MBPRO 16IN I9 2.3 L19 1TB SSD SILVER C/C</t>
+    <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
+  </si>
+  <si>
+    <t>FONE REDMI AIRDOTS 2 RED TWSEJ061LS BLK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +206,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eb984a352d3cc138f22a5b17dfc93.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a144de353041aeec5b91b53372087.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65925ac06bca1b4e05a2984961435b96.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22329703d548827440ce0923fb3e7b5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db267a00bc407561ae8f6781398ba0c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a5b87f2b2a46d0604bf93d70c9297.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496978d8f21cac7489317e2d16e882c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3ec0b2007f658e4202bf9881b99f9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c9b2ae05fa54b04c5c1ef3d310131.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906feecf207e6fce6d29f41a5ea9648.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eccb8247cbc1ffdf065d177b0f2ee2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84763796251754b21933b92208b54578.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad50448005fe34d45e2aafe02c46a11.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e346e8aed132e99fb6a36d3547210.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8d6ea271b3a6f9dd70340949dbed1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df5961cfe60c167afcf8fc3a893274.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113fcef157719bf8f873dc520c9767a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15098ce098980bc6f0038f1757f5edc0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621dc6dbd0415802ab174b570c6bb74.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9da368cde0888a8f34ed411d988a6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a7a08342970a5a6f67fb202614f3c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354546969519f4a0f7d50bdffd912639.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d770d5dafbf51d7a08be88a945d10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185904289a2b68edcf8d70fc90d7892.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b191cb854cc8bf923adac1ce9265e99.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043553e25807a4bb7b3b5b1a2df979be.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb16168042e99d2f62647cfe9d70771.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a679eb9685484eea3e8f44a78df32.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bb6feba8b784d9ad15b2c9d023d11.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df373f1f15308c6be42bfbf3200e4c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2addc9f5e629853f483545ca51a71.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e568e0bcb34306ef6ae8addfb86550.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea45ba767176a50f71993d0c48f143.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfa4d7b4a2555dee7b7e3aa74d4ae2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20f2e74028d2e620017645f6c01e78.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9230c21c42b720bd3ee70a1a03cf8d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a501996db2ba5b88d072fae30da595.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517833ccbbb7170a715b13a0f2a64450.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2c5b6769d1f393a78f83727c05e08.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e2ac401db6870e016d3c3366d0f4a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1216,318 +1216,318 @@
         <v>15</v>
       </c>
       <c r="F4" s="3">
         <v>2.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
         <v>79228</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
         <v>175.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>83140</v>
+        <v>84833</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>219.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>84833</v>
+        <v>90995</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>16.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>90995</v>
+        <v>99042</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>24.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>93927</v>
+        <v>99059</v>
       </c>
       <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>205.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>99042</v>
+        <v>99332</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>120.0</v>
+        <v>445.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>99059</v>
+        <v>102483</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>119.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>99332</v>
+        <v>102490</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" t="s">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" s="3">
-        <v>445.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>102490</v>
+        <v>102506</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" t="s">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" s="3">
-        <v>325.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
         <v>102513</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14" t="s">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" s="3">
-        <v>325.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
         <v>102902</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15" t="s">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="3">
         <v>470.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>103411</v>
+        <v>102940</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>425.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>103428</v>
+        <v>103411</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
         <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" s="3">
-        <v>410.0</v>
+        <v>385.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>104319</v>
+        <v>103428</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D18" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" s="3">
-        <v>80.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>105477</v>
+        <v>107068</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" s="3">
-        <v>275.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>107051</v>
+        <v>107440</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" s="3">
-        <v>960.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>107068</v>
+        <v>107488</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F21" s="3">
-        <v>799.0</v>
+        <v>10.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>