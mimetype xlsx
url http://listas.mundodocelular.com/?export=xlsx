--- v3 (2026-05-31)
+++ v4 (2026-07-27)
@@ -14,176 +14,188 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 31/05/2026 01:51</t>
+    <t>Lista gerada no: 27/07/2026 07:56</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
   <si>
     <t>WAHL</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>IPHONE XR 64GB GRADE A BLACK (PRETO) USA</t>
+    <t>CARRE.PORT. XIAOMI 3PRO 20000MAH     BLK</t>
+  </si>
+  <si>
+    <t>BATERIA</t>
+  </si>
+  <si>
+    <t>SMARTWATCH AMAZING KNOB FITNESS LW15 BLK</t>
+  </si>
+  <si>
+    <t>RELOGIO</t>
+  </si>
+  <si>
+    <t>BLU</t>
+  </si>
+  <si>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Branco</t>
+  </si>
+  <si>
+    <t>RECEPTOR</t>
+  </si>
+  <si>
+    <t>GERAL</t>
+  </si>
+  <si>
+    <t>Receptor IPTV ATV A5 5G 8K 2GB Ram 16GB Preto</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB GRADO A            BRANCO</t>
   </si>
   <si>
     <t>SMARTPHONES</t>
   </si>
   <si>
     <t>APPLE</t>
   </si>
   <si>
-    <t>CARRE.PORT. XIAOMI 3PRO 20000MAH     BLK</t>
-[...34 lines deleted...]
-  <si>
     <t>IPHONE 13 128GB GRADO "A" SWAP    AZUL</t>
   </si>
   <si>
     <t>IPHONE 13 128GB GRADO A            VERMELHO</t>
   </si>
   <si>
-    <t>IPHONE 12 PROMAX - 512GB - SWAP - GRADE A - GRAFFITE</t>
-[...1 lines deleted...]
-  <si>
     <t>TP-LINK ADSL ROUTER TL-RT480T+</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO 128GB GRADO A DOURADO</t>
-[...1 lines deleted...]
-  <si>
     <t>IPHONE 13 PRO 128GB GRADO A  AZUL</t>
   </si>
   <si>
+    <t>AIRTAG   APPLE   MX542BE/A  - 4 PACK</t>
+  </si>
+  <si>
+    <t>ACESSORIOS</t>
+  </si>
+  <si>
     <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
-    <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
-[...1 lines deleted...]
-  <si>
     <t>FONE REDMI AIRDOTS 2 RED TWSEJ061LS BLK</t>
+  </si>
+  <si>
+    <t>RECEPTOR DIGITAL  HTV  H8 ANDROID ULTRA HD</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>FONTE APPLE ADAPTER MACBOOK   USB-C+C</t>
+  </si>
+  <si>
+    <t>FONTE</t>
+  </si>
+  <si>
+    <t>IPHONE 13 128GB PRETO GRADE A</t>
+  </si>
+  <si>
+    <t>APPLE AIRTAG 1-PACK MX532AM/A MODEL A/2187</t>
+  </si>
+  <si>
+    <t>CABO APPLE MM0A3ZE/A USB-C TO LIGHTNING ORIGINAL</t>
+  </si>
+  <si>
+    <t>CABO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +218,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a7a08342970a5a6f67fb202614f3c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354546969519f4a0f7d50bdffd912639.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d770d5dafbf51d7a08be88a945d10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185904289a2b68edcf8d70fc90d7892.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b191cb854cc8bf923adac1ce9265e99.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043553e25807a4bb7b3b5b1a2df979be.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb16168042e99d2f62647cfe9d70771.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a679eb9685484eea3e8f44a78df32.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bb6feba8b784d9ad15b2c9d023d11.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df373f1f15308c6be42bfbf3200e4c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2addc9f5e629853f483545ca51a71.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e568e0bcb34306ef6ae8addfb86550.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea45ba767176a50f71993d0c48f143.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfa4d7b4a2555dee7b7e3aa74d4ae2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20f2e74028d2e620017645f6c01e78.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9230c21c42b720bd3ee70a1a03cf8d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a501996db2ba5b88d072fae30da595.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517833ccbbb7170a715b13a0f2a64450.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2c5b6769d1f393a78f83727c05e08.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e2ac401db6870e016d3c3366d0f4a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae5bba8890d82039bd9e040ea965d6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bb07e2a9c8f04dc95b41db3c87220.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259335cf61185bea17c69d610843c065.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92498f0748c4ec0ffdaca8788ea5d546.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0df54624bf17b1a6a9bde70f162b5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d29aa47ee4ad33ee409da14ebfba12.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cea3519b630355e7fc64d5dd484dc3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cb5a27226144dc8ee6668a1ba41dd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c9840a896771220caa330633e1b87.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8b3ec82806ffc859eed0e135521e3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70111e43c858adc8abc2c3b61fc2575.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e8f15769650db43b345c238cd97a9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d3807032b4c5be84c105f7b86bfd7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6334b1515b9c3eedbdf17ab074ab0ca.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b58e69145ac9fb2f09da617f37010.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24916f68162b1e97d782d4fbe334ceab.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ace5355c47a8bccb37f642a58bd14c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10f66030a3c98baa6b45806e8e18b2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8aa1aeb3557cd44eefdf83eada399.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8f8b425c05b004ee57d9c6fb9fe9f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1199,335 +1211,335 @@
         <v>12</v>
       </c>
       <c r="F3" s="3">
         <v>16.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
         <v>73882</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
         <v>2.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>79228</v>
+        <v>84833</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>175.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>84833</v>
+        <v>90995</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>20</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>16.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>90995</v>
+        <v>99042</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>24.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>99042</v>
+        <v>99059</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>120.0</v>
+        <v>119.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>99059</v>
+        <v>102490</v>
       </c>
       <c r="C9" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>119.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>99332</v>
+        <v>102506</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F10" s="3">
-        <v>445.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>102483</v>
+        <v>102513</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
         <v>290.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>102490</v>
+        <v>102940</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>290.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>102506</v>
+        <v>103428</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F13" s="3">
-        <v>290.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>102513</v>
+        <v>104319</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F14" s="3">
-        <v>290.0</v>
+        <v>76.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>102902</v>
+        <v>107068</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F15" s="3">
-        <v>470.0</v>
+        <v>799.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>102940</v>
+        <v>107488</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>33.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>103411</v>
+        <v>107860</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="F17" s="3">
-        <v>385.0</v>
+        <v>158.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>103428</v>
+        <v>108065</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F18" s="3">
-        <v>410.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>107068</v>
+        <v>110372</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F19" s="3">
-        <v>799.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>107440</v>
+        <v>110426</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F20" s="3">
-        <v>420.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>107488</v>
+        <v>110648</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F21" s="3">
-        <v>10.0</v>
+        <v>12.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>