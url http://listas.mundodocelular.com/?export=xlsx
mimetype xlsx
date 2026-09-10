--- v4 (2026-07-27)
+++ v5 (2026-09-10)
@@ -14,71 +14,71 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 27/07/2026 07:56</t>
+    <t>Lista gerada no: 10/09/2026 10:39</t>
   </si>
   <si>
     <t>WAHL BARBER TRIM        100/240V/50/60HZ</t>
   </si>
   <si>
     <t>AFEITADORA</t>
   </si>
   <si>
     <t>WAHL</t>
   </si>
   <si>
     <t>TP-LINK ARCHER C50 AC1200 WIR DUAL 4NAT</t>
   </si>
   <si>
     <t>ROTEADOR</t>
   </si>
   <si>
     <t>TP-LINK</t>
   </si>
   <si>
     <t>FONE XIAOMI BASIC IN-EAR    MATTE SILVER</t>
   </si>
   <si>
     <t>FONE</t>
   </si>
@@ -127,75 +127,72 @@
   <si>
     <t>IPHONE 13 128GB GRADO A            VERMELHO</t>
   </si>
   <si>
     <t>TP-LINK ADSL ROUTER TL-RT480T+</t>
   </si>
   <si>
     <t>Produtos</t>
   </si>
   <si>
     <t>IPHONE 13 PRO 128GB GRADO A  AZUL</t>
   </si>
   <si>
     <t>AIRTAG   APPLE   MX542BE/A  - 4 PACK</t>
   </si>
   <si>
     <t>ACESSORIOS</t>
   </si>
   <si>
     <t>Apple MACBOOK CRD APPLE MBPRO 16" - i7 - 2.6 - 2019 - 512SSD</t>
   </si>
   <si>
     <t>NOTEBOOK</t>
   </si>
   <si>
+    <t>IPHONE 13 PRO MAX 128GB GRADE A AZUL</t>
+  </si>
+  <si>
     <t>FONE REDMI AIRDOTS 2 RED TWSEJ061LS BLK</t>
   </si>
   <si>
     <t>RECEPTOR DIGITAL  HTV  H8 ANDROID ULTRA HD</t>
   </si>
   <si>
     <t>HTV</t>
   </si>
   <si>
     <t>FONTE APPLE ADAPTER MACBOOK   USB-C+C</t>
   </si>
   <si>
     <t>FONTE</t>
   </si>
   <si>
     <t>IPHONE 13 128GB PRETO GRADE A</t>
   </si>
   <si>
     <t>APPLE AIRTAG 1-PACK MX532AM/A MODEL A/2187</t>
-  </si>
-[...4 lines deleted...]
-    <t>CABO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -218,51 +215,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae5bba8890d82039bd9e040ea965d6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bb07e2a9c8f04dc95b41db3c87220.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259335cf61185bea17c69d610843c065.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92498f0748c4ec0ffdaca8788ea5d546.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0df54624bf17b1a6a9bde70f162b5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d29aa47ee4ad33ee409da14ebfba12.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cea3519b630355e7fc64d5dd484dc3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cb5a27226144dc8ee6668a1ba41dd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c9840a896771220caa330633e1b87.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8b3ec82806ffc859eed0e135521e3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70111e43c858adc8abc2c3b61fc2575.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e8f15769650db43b345c238cd97a9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d3807032b4c5be84c105f7b86bfd7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6334b1515b9c3eedbdf17ab074ab0ca.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b58e69145ac9fb2f09da617f37010.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24916f68162b1e97d782d4fbe334ceab.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ace5355c47a8bccb37f642a58bd14c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10f66030a3c98baa6b45806e8e18b2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8aa1aeb3557cd44eefdf83eada399.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8f8b425c05b004ee57d9c6fb9fe9f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb543502592aafa3c9e7cb5f1dec5d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f642ebf77029d6c9f2d64821bec11e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b49507e8aa1e4a02b1190b53439f71.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066537844d3911f0fdf828b32da91d4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18377bb06bd357536ad41dc180f0500.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92626c4301c37f8125b43c254a334482.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85914cd9b11b7ac7f493cc34ed1ba730.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507087dc60b07f353bc21834d21fd9c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8285993f4dc92ec7d418eaeb58a8a3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a430fd81300e6bf148dbc8457ef7c7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21805f7bdaaa7d8c19afcdd7bfc96dbc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feb648632fbc3529aa310892fc8496.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6475f6b75da39b0f7694bfc960376.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e029145953c929c7a78e5f3e875e22.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722d281582e6c4f7914814a0b0d7acf.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ce6eb833aa3d6b615f48c9435c4d4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c2414617f35de07cc85a743bcb798.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca0371df6ce4954d0c7fd08d1421f8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82561a266ff3b9a92195e507c8c26009.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424864b9b642a1b33facaeae0c6243b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1376,170 +1373,170 @@
       </c>
       <c r="D13" t="s">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13" s="3">
         <v>410.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
         <v>104319</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14" t="s">
         <v>34</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14" s="3">
-        <v>76.0</v>
+        <v>82.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
         <v>107068</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15" t="s">
         <v>36</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15" s="3">
         <v>799.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>107488</v>
+        <v>107440</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="F16" s="3">
-        <v>10.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>107860</v>
+        <v>107488</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="F17" s="3">
-        <v>158.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>108065</v>
+        <v>107860</v>
       </c>
       <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" t="s">
         <v>40</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>40.0</v>
+        <v>158.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>110372</v>
+        <v>108065</v>
       </c>
       <c r="C19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19" s="3">
-        <v>290.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>110426</v>
+        <v>110372</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20" s="3">
-        <v>26.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>110648</v>
+        <v>110426</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21" s="3">
-        <v>12.0</v>
+        <v>26.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>